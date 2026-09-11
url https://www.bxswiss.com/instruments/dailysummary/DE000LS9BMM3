--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb7ef0bcb13f43e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35b4ad03ca91462c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6a1b361fc734d99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a935879db154526"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78724a482cb140b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6a1b361fc734d99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf67e6357cc84811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a935879db154526" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Breakout</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>11,652</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,236</x:t>
-[...485 lines deleted...]
-          <x:t>10,284</x:t>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>