--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35b4ad03ca91462c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2fc78c12a142de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a935879db154526"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c287d93473a4d2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf67e6357cc84811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a935879db154526" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3158a93397834277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c287d93473a4d2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Breakout</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>11,472</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,130</x:t>
-[...566 lines deleted...]
-          <x:t>10,786</x:t>
+          <x:t>11,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>