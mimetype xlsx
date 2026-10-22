--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2fc78c12a142de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ce6a9e8ea394a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c287d93473a4d2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cc34899e43743e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3158a93397834277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c287d93473a4d2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7adcc3c53c634428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cc34899e43743e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Breakout</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>11,448</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,422</x:t>
-[...65 lines deleted...]
-          <x:t>10,316</x:t>
+          <x:t>10,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,223</x:t>
-[...301 lines deleted...]
-          <x:t>10,482</x:t>
+          <x:t>10,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>