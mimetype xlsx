--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f22f80c23f949f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b3c13fd650463e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9266ebd4fd0b4c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R177e28f902974270"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fa72b02983c48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9266ebd4fd0b4c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd82384e940b4465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R177e28f902974270" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Breakout</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>