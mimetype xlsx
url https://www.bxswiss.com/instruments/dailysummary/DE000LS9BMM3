--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b3c13fd650463e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f47b449ee174a04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R177e28f902974270"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fbc144a48284562"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd82384e940b4465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R177e28f902974270" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c92e40443154a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fbc144a48284562" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Breakout</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>