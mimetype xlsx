--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f47b449ee174a04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e28b3b85914dad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fbc144a48284562"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75b857fbab74426b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c92e40443154a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fbc144a48284562" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0010d572caa54204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75b857fbab74426b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Breakout</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>15,092</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,023</x:t>
-[...43 lines deleted...]
-          <x:t>15,276</x:t>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,155</x:t>
-[...247 lines deleted...]
-          <x:t>16,048</x:t>
+          <x:t>15,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>