--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e28b3b85914dad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73fdfe00252d4f96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75b857fbab74426b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb297d5978528473d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0010d572caa54204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75b857fbab74426b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36d8f9e86b6944e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb297d5978528473d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Breakout</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>