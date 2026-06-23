--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73fdfe00252d4f96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0cb6574d4d44e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb297d5978528473d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7a37ec681b41ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36d8f9e86b6944e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb297d5978528473d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b400893fc094c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7a37ec681b41ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Breakout</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>14,859</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,974</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>15,303</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>16,464</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>