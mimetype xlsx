--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0cb6574d4d44e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f6764ed09ad427a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7a37ec681b41ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c06e9849744465a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b400893fc094c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7a37ec681b41ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab2a741f5d8a4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c06e9849744465a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Breakout</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>