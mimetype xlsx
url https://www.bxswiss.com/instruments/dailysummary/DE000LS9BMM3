--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f6764ed09ad427a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8f542e8936047fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c06e9849744465a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7330b05536bd4da8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab2a741f5d8a4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c06e9849744465a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabc22b872b8440e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7330b05536bd4da8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Breakout</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>