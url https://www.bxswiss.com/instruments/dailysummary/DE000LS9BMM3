--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8f542e8936047fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb7ef0bcb13f43e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7330b05536bd4da8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6a1b361fc734d99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabc22b872b8440e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7330b05536bd4da8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78724a482cb140b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6a1b361fc734d99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Breakout</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,672</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,135</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>