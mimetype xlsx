--- v6 (2026-06-04)
+++ v7 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2005e0ba0d746d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6550755c4db4a07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b912d8236824b79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cb84fb6b5d74f5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbe50c8dace1488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b912d8236824b79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red91b540eabd4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cb84fb6b5d74f5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Scout</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,55 +713,28 @@
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,126</x:t>
         </x:is>
       </x:c>
     </x:row>
-    <x:row>
-[...25 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>