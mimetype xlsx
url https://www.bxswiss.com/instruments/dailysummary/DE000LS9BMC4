--- v7 (2026-06-04)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6550755c4db4a07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc2a910bf36246cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cb84fb6b5d74f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb72ceaa1dcef4931"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red91b540eabd4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cb84fb6b5d74f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e791bfef9c8426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb72ceaa1dcef4931" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Scout</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>17,947</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>17,126</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>