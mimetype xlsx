--- v9 (2026-08-03)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f65efd2c554c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488473932ae24f3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e498ded936b40aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1d4f088cb274928"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89752338e871411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e498ded936b40aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb0fb0d637c845ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1d4f088cb274928" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Scout</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>13,826</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>