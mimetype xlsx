--- v10 (2026-09-12)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488473932ae24f3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf8ffab54fc447b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1d4f088cb274928"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa9e7aa22aee496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb0fb0d637c845ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1d4f088cb274928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8395be993b774d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa9e7aa22aee496f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Scout</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>