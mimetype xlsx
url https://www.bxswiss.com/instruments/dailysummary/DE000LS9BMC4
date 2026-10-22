--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf8ffab54fc447b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cc5d52607a94afc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa9e7aa22aee496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a5fccca7fe14adb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8395be993b774d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa9e7aa22aee496f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f315190ee0f4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a5fccca7fe14adb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Scout</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>15,697</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,646</x:t>
-[...124 lines deleted...]
-          <x:t>16,389</x:t>
+          <x:t>15,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,732</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>18.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,981</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>15,549</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>