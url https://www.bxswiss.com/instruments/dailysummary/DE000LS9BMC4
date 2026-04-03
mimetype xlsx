--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88bbbeac7cdf4a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eb3a33742e74051" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26375df3c1a54c21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0bc90bcded04172"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7eb220badff4eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26375df3c1a54c21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f86cd38aa6f4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0bc90bcded04172" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Scout</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>17,993</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>