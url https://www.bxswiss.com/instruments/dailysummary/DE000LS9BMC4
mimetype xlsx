--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eb3a33742e74051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1681de333ab4361" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0bc90bcded04172"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R524f8051f02c4dbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f86cd38aa6f4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0bc90bcded04172" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7f083122b0341de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R524f8051f02c4dbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Scout</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>16,725</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,697</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>16,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,534</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>