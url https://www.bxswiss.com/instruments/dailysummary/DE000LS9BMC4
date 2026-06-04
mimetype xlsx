--- v5 (2026-04-24)
+++ v6 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1681de333ab4361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2005e0ba0d746d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R524f8051f02c4dbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b912d8236824b79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7f083122b0341de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R524f8051f02c4dbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbe50c8dace1488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b912d8236824b79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Scout</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>16,818</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.04.2026</x:t>
-[...397 lines deleted...]
-          <x:t>18,983</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>