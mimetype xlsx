--- v6 (2026-06-04)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2005e0ba0d746d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc2a910bf36246cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b912d8236824b79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb72ceaa1dcef4931"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbe50c8dace1488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b912d8236824b79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e791bfef9c8426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb72ceaa1dcef4931" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Scout</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>17,947</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>16,360</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>