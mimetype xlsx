--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc2a910bf36246cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f65efd2c554c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb72ceaa1dcef4931"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e498ded936b40aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e791bfef9c8426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb72ceaa1dcef4931" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89752338e871411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e498ded936b40aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Scout</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>17,094</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,094</x:t>
-[...183 lines deleted...]
-          <x:t>17,545</x:t>
+          <x:t>17,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,812</x:t>
-[...323 lines deleted...]
-          <x:t>18,891</x:t>
+          <x:t>16,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>