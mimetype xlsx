--- v15 (2026-09-15)
+++ v16 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b92945908f47c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f70ba5d3e484f02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90cfa8ff62154e9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R500b8a00aa9143f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8217e78581c342ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90cfa8ff62154e9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9743a7541d9a42c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R500b8a00aa9143f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold und Silber Majors</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>