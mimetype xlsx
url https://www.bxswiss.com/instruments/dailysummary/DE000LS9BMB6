--- v16 (2026-10-05)
+++ v17 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f70ba5d3e484f02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd26236e3cc6a4a8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R500b8a00aa9143f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b2144d0b10437b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9743a7541d9a42c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R500b8a00aa9143f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7af8968e8d7942c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b2144d0b10437b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold und Silber Majors</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>