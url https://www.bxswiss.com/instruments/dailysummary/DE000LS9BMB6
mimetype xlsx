--- v7 (2026-03-17)
+++ v8 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7245adeb41624e42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac274e56c1e8406a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0e0028581164da5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fd7421ac1a24bf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec62e4416d84e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0e0028581164da5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf2c027b7f794243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fd7421ac1a24bf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold und Silber Majors</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>