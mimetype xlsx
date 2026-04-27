--- v8 (2026-04-06)
+++ v9 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac274e56c1e8406a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4254d2a7dceb4b10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fd7421ac1a24bf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d7566b0ea3471d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf2c027b7f794243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fd7421ac1a24bf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1d3588173441be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d7566b0ea3471d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold und Silber Majors</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>