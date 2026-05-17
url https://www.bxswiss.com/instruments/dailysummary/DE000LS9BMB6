--- v9 (2026-04-27)
+++ v10 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4254d2a7dceb4b10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ad81dc0655e4415" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d7566b0ea3471d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re378dac9f1c94fc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1d3588173441be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d7566b0ea3471d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6307d5bf3eee4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re378dac9f1c94fc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold und Silber Majors</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>