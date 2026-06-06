--- v10 (2026-05-17)
+++ v11 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ad81dc0655e4415" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a92d12602f24a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re378dac9f1c94fc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e37dadacd541ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6307d5bf3eee4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re378dac9f1c94fc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c9f48dfd8d44e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e37dadacd541ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold und Silber Majors</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>268,857</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>274,798</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>