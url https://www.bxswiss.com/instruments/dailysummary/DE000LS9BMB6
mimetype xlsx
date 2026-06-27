--- v11 (2026-06-06)
+++ v12 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a92d12602f24a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4600b4357a284543" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e37dadacd541ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59261ec315c44368"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c9f48dfd8d44e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e37dadacd541ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc910ab1a02449cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59261ec315c44368" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold und Silber Majors</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>