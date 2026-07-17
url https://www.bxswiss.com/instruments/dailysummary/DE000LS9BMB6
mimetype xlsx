--- v12 (2026-06-27)
+++ v13 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4600b4357a284543" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd0bb2fa742d4c80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59261ec315c44368"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R810d14e59e5c43d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc910ab1a02449cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59261ec315c44368" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07db0e36b59345cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R810d14e59e5c43d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold und Silber Majors</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>