--- v13 (2026-07-17)
+++ v14 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd0bb2fa742d4c80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea74126df49e445d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R810d14e59e5c43d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56d02772fa22483d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07db0e36b59345cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R810d14e59e5c43d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbf3781b6ace4337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56d02772fa22483d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold und Silber Majors</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>