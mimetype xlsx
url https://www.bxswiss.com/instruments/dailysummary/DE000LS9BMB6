--- v14 (2026-08-06)
+++ v15 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea74126df49e445d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b92945908f47c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56d02772fa22483d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90cfa8ff62154e9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbf3781b6ace4337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56d02772fa22483d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8217e78581c342ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90cfa8ff62154e9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold und Silber Majors</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>255,981</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>