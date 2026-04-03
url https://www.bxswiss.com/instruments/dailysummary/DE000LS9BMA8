--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611bf966fc474b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb25aabca8b41485d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8f9bf44e63b47c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dbf516329074e44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01d5dedcbb184fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8f9bf44e63b47c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d3eb5ba67174a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dbf516329074e44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanz und Kontinuität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.143,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.157,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.134,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.149,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.171,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.187,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.163,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.165,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>