--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb25aabca8b41485d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48c4990468a542dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dbf516329074e44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R541662e1e89f459a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d3eb5ba67174a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dbf516329074e44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62e6822ced5e48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R541662e1e89f459a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanz und Kontinuität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.107,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.148,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.106,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.125,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.124,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.152,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.115,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.150,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.243,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.243,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.238,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>