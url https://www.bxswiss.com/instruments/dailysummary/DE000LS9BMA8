--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48c4990468a542dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d8d80c0bf5649e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R541662e1e89f459a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d70a68c5d9446b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62e6822ced5e48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R541662e1e89f459a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ac421834674ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d70a68c5d9446b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanz und Kontinuität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.189,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.202,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.185,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.196,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.265,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.279,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.259,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.269,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.335,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>