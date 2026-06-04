--- v7 (2026-05-14)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d8d80c0bf5649e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796cf201da074a3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d70a68c5d9446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R337a3737331142ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ac421834674ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d70a68c5d9446b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8592733d2214b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R337a3737331142ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanz und Kontinuität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.246,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.255,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.222,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.226,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.375,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.395,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.366,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.389,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>