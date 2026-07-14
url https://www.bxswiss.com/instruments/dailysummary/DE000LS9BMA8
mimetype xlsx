--- v8 (2026-06-04)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796cf201da074a3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23112cbf0a4b4919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R337a3737331142ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7b645efd8d54700"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8592733d2214b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R337a3737331142ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb44b895c24094459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7b645efd8d54700" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanz und Kontinuität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1.356,965</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.335,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.335,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>