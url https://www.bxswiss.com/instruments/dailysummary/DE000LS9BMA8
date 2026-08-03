--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23112cbf0a4b4919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf26e38ca86a34034" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7b645efd8d54700"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aa79192f5ae4ecf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb44b895c24094459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7b645efd8d54700" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78779a1b06f948ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aa79192f5ae4ecf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanz und Kontinuität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.275,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.291,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.263,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.264,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.345,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.364,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.337,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.353,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>