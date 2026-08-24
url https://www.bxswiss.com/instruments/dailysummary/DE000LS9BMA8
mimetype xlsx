--- v10 (2026-08-03)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf26e38ca86a34034" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cfeadca36d5469e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aa79192f5ae4ecf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82294ab299024c6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78779a1b06f948ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aa79192f5ae4ecf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ac382639bb4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82294ab299024c6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanz und Kontinuität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.377,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.381,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.353,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.355,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.297,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.311,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.284,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.286,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>