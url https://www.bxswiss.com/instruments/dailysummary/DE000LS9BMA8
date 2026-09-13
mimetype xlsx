--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cfeadca36d5469e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd12a1386ffc4b69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82294ab299024c6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8d97c4d9d72478e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ac382639bb4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82294ab299024c6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c5ad63757dd4dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8d97c4d9d72478e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanz und Kontinuität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.412,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.445,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.412,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.438,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.385,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.390,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.358,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.377,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.469,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.493,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.478,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.473,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.475,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.484,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>