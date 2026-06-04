--- v8 (2026-06-04)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796cf201da074a3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ca968ad211489e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R337a3737331142ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a751c00dee64f11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8592733d2214b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R337a3737331142ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3570ad7e0de4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a751c00dee64f11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanz und Kontinuität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,55 +713,28 @@
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.391,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.429,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.388,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.399,428</x:t>
         </x:is>
       </x:c>
     </x:row>
-    <x:row>
-[...25 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>