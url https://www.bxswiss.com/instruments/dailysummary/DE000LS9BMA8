--- v9 (2026-06-04)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ca968ad211489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23112cbf0a4b4919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a751c00dee64f11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7b645efd8d54700"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3570ad7e0de4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a751c00dee64f11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb44b895c24094459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7b645efd8d54700" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanz und Kontinuität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>1.399,428</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.335,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.335,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>