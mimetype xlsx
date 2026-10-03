--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd12a1386ffc4b69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f2eef7ecd8f4426" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8d97c4d9d72478e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab015191c1342bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c5ad63757dd4dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8d97c4d9d72478e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R251ca1005fb24943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab015191c1342bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanz und Kontinuität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.414,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.415,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.390,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.413,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.421,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.440,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.421,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.433,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.453,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.469,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.474,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.458,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.473,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.478,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.511,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.519,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.504,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>