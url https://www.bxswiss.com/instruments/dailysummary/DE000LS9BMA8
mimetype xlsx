--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f2eef7ecd8f4426" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R854f1263e2254403" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab015191c1342bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra410916b18754352"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R251ca1005fb24943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab015191c1342bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R531421361e0a43e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra410916b18754352" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanz und Kontinuität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.472,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.490,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.468,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.487,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.509,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.539,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.509,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.525,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.545,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.570,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.561,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.558,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.504,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.478,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>