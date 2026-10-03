--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re930693194fa458c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd895c8aec5c54736" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0b8b309b4c54c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ea9d2d2740485e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7bb2c45dd464029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0b8b309b4c54c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R030342eccbcf402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ea9d2d2740485e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>