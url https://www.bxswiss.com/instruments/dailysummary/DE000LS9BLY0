--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd895c8aec5c54736" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0591434c065c4068" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ea9d2d2740485e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2825b49e0b44683"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R030342eccbcf402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ea9d2d2740485e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6eac41ca0ba4bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2825b49e0b44683" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>186,232</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,639</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...327 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,203</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>