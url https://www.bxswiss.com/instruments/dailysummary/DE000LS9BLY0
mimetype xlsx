--- v3 (2026-02-21)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78da6d614804eb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0499e6f5cf034bf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57165b7ed6dc4dfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e50798b077a46f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dd15400cbba4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57165b7ed6dc4dfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R632d49e0108542ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e50798b077a46f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...414 lines deleted...]
-          <x:t>167,036</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,000</x:t>
-[...75 lines deleted...]
-          <x:t>167,212</x:t>
+          <x:t>164,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,292</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>169,095</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>