--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0499e6f5cf034bf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba322ab76644186" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e50798b077a46f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0306d1adaba048c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R632d49e0108542ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e50798b077a46f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fae577272ac4b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0306d1adaba048c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>