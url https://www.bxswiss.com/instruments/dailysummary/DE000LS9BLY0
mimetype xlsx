--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba322ab76644186" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref85ce5d293c4fa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0306d1adaba048c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bd637b525d74f1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fae577272ac4b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0306d1adaba048c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd491e316b4e43ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bd637b525d74f1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,682</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>175,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,205</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>