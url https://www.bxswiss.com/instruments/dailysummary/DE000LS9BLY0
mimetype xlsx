--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref85ce5d293c4fa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raca903fb66cf4b08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bd637b525d74f1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6069116af8ca41da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd491e316b4e43ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bd637b525d74f1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b35474025343dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6069116af8ca41da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>175,180</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,837</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...462 lines deleted...]
-          <x:t>13.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>