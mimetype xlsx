--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raca903fb66cf4b08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaa5c417f1ab4ed9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6069116af8ca41da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90b9533363a8415b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b35474025343dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6069116af8ca41da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7896f7ddc954fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90b9533363a8415b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>