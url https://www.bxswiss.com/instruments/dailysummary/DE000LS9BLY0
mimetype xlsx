--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaa5c417f1ab4ed9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b6bee5041d24bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90b9533363a8415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc63cd352abe948d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7896f7ddc954fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90b9533363a8415b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c30bd9df73453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc63cd352abe948d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>