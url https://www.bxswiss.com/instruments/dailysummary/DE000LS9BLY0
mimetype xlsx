--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b6bee5041d24bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e129d16649485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc63cd352abe948d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcec80113eb64cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c30bd9df73453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc63cd352abe948d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828f7e0378714028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcec80113eb64cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>