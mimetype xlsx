--- v10 (2026-08-03)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e129d16649485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re930693194fa458c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcec80113eb64cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0b8b309b4c54c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828f7e0378714028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcec80113eb64cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7bb2c45dd464029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0b8b309b4c54c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>181,183</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>