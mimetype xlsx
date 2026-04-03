--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6d0d871c3324e14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64f24cb701074311" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e71fbe59fdb41b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e5361b5a944352"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab90bca0e3534fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e71fbe59fdb41b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73fb98a2484b4a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e5361b5a944352" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>buy low - sell high</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>