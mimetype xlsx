--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64f24cb701074311" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb5ec5b0d2cc4895" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e5361b5a944352"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc5539f0a08943f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73fb98a2484b4a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e5361b5a944352" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R040b629260484b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc5539f0a08943f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>buy low - sell high</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>