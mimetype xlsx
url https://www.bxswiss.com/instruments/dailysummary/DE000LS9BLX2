--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb5ec5b0d2cc4895" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6d4565c1b7486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc5539f0a08943f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racb8b0d67799466c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R040b629260484b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc5539f0a08943f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2002062ae50243d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racb8b0d67799466c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>buy low - sell high</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>