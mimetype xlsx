--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6d4565c1b7486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c650fc05f3742fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racb8b0d67799466c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89d898b206f74da7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2002062ae50243d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racb8b0d67799466c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c9e1bfc604b4f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89d898b206f74da7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>buy low - sell high</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>