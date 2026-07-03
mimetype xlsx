--- v9 (2026-06-03)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c650fc05f3742fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R188dbc009f904015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89d898b206f74da7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25676a1d3f534c26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c9e1bfc604b4f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89d898b206f74da7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d9692b6743145c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25676a1d3f534c26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>buy low - sell high</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>