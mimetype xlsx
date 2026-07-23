--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R188dbc009f904015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e45ab432784189" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25676a1d3f534c26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aa80f2336874bb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d9692b6743145c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25676a1d3f534c26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dff4bfe3b634002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aa80f2336874bb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>buy low - sell high</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>