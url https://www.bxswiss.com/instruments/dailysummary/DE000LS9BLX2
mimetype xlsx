--- v11 (2026-07-23)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e45ab432784189" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a3aa6c89c474425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aa80f2336874bb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13646350720240b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dff4bfe3b634002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aa80f2336874bb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R901e32a9dfd0404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13646350720240b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>buy low - sell high</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>355,670</x:t>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...388 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,015</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>