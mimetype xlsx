--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a3aa6c89c474425" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31eaa37a7c694881" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13646350720240b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d6168e3ebf94e42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R901e32a9dfd0404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13646350720240b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0769b6b9dc7e4715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d6168e3ebf94e42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>buy low - sell high</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>