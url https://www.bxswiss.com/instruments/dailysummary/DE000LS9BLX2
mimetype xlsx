--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31eaa37a7c694881" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d46f5407ac4f24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d6168e3ebf94e42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68bf779608fa4568"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0769b6b9dc7e4715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d6168e3ebf94e42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d12d1ca907545ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68bf779608fa4568" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>buy low - sell high</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>