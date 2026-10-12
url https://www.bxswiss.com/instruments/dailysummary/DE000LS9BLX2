--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d46f5407ac4f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72de8f96c5b249d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68bf779608fa4568"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac24822814154e33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d12d1ca907545ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68bf779608fa4568" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b232e11bdd54241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac24822814154e33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>buy low - sell high</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>