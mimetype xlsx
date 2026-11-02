--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72de8f96c5b249d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bfca679a91e4f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac24822814154e33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R683bf0f607fd43c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b232e11bdd54241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac24822814154e33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6edc3a0bf2bb4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R683bf0f607fd43c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>buy low - sell high</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>