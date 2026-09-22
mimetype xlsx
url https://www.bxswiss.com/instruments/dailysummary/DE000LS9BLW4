--- v9 (2026-09-01)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18ef1bb297324664" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R549c7846f73e47bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704df83be59d409a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re33c0aaaa34246be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c0e67d912974dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704df83be59d409a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf207b1923eb34236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re33c0aaaa34246be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien: Internet / E-Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>