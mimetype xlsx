--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R549c7846f73e47bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc035d6c63c1d426b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re33c0aaaa34246be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2a4f0eb6114042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf207b1923eb34236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re33c0aaaa34246be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa161ad220e44596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2a4f0eb6114042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien: Internet / E-Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>