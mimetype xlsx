--- v11 (2026-10-12)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc035d6c63c1d426b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R810df4dbd41d4b4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2a4f0eb6114042"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R987af81ad6994ac7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa161ad220e44596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2a4f0eb6114042" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R295231cc6e184c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R987af81ad6994ac7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien: Internet / E-Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>