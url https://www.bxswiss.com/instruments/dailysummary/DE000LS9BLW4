--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd89fac44852a4268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9005957b65e24bd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R405ef4d4b8944a2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1762474f72c44d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62bed1d7dea6429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R405ef4d4b8944a2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46e4dd987ddc4e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1762474f72c44d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien: Internet / E-Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>