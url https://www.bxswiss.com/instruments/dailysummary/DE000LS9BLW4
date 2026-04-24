--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9005957b65e24bd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18b200dca72459a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1762474f72c44d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aecab97efac4e16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46e4dd987ddc4e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1762474f72c44d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab9db3e18b8e4018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aecab97efac4e16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien: Internet / E-Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,794</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...445 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,211</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>