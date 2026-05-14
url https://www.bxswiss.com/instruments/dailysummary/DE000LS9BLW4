--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18b200dca72459a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1c5237933de40f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aecab97efac4e16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb6a74cf182a46ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab9db3e18b8e4018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aecab97efac4e16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e9d73839eae4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb6a74cf182a46ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien: Internet / E-Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>