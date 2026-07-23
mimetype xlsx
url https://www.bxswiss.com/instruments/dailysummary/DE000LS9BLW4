--- v7 (2026-05-14)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1c5237933de40f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf237d8c61d884fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb6a74cf182a46ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad44ef1733c44e0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e9d73839eae4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb6a74cf182a46ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R738296110760431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad44ef1733c44e0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien: Internet / E-Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...463 lines deleted...]
-          <x:t>349,628</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,965</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>348,397</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>