--- v8 (2026-07-23)
+++ v9 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf237d8c61d884fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18ef1bb297324664" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad44ef1733c44e0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704df83be59d409a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R738296110760431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad44ef1733c44e0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c0e67d912974dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704df83be59d409a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien: Internet / E-Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>355,834</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>