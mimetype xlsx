--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41cbf95728a3431d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda1005f8d7424960" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6ccd222f7df4950"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75b137f238144293"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2147b36ba4ec4e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6ccd222f7df4950" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75cf878756dc46ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75b137f238144293" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>debull`s Dickschiffe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>