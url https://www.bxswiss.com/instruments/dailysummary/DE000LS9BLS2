--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda1005f8d7424960" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc414f113e7440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75b137f238144293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R537333114da042b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75cf878756dc46ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75b137f238144293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62479d4024554a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R537333114da042b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>debull`s Dickschiffe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>265,739</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>265,730</x:t>
-[...328 lines deleted...]
-          <x:t>269,376</x:t>
+          <x:t>269,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>