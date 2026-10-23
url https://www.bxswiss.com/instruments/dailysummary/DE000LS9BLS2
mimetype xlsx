--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc414f113e7440a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb4330eb8b64ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R537333114da042b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71600b836dd246f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62479d4024554a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R537333114da042b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb588a9de36c54105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71600b836dd246f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>debull`s Dickschiffe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>268,094</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,376</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,057</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>