--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R319c4c16d73b4c07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71c8a66cf3644f62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3b543f90f3f4c6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R678d3f0119fc4cc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b315708fba04f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3b543f90f3f4c6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2ac4901c2c14bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R678d3f0119fc4cc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>debull`s Dickschiffe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>