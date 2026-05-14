--- v5 (2026-04-05)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71c8a66cf3644f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b2c8038f37f464d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R678d3f0119fc4cc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfdb3bec63224242"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2ac4901c2c14bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R678d3f0119fc4cc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac366057d7914386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfdb3bec63224242" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>debull`s Dickschiffe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>241,879</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>