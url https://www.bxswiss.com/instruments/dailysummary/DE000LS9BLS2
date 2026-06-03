--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b2c8038f37f464d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821e35c8ca0440b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfdb3bec63224242"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c21c77c11d43dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac366057d7914386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfdb3bec63224242" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40209c17f51047a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c21c77c11d43dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>debull`s Dickschiffe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>