--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821e35c8ca0440b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d63590a7ad640fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c21c77c11d43dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3987b89038a44105"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40209c17f51047a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c21c77c11d43dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3849a7362de462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3987b89038a44105" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>debull`s Dickschiffe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>