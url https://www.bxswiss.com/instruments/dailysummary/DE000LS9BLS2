--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d63590a7ad640fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R101771761e3a4cb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3987b89038a44105"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bf031dc5cb24300"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3849a7362de462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3987b89038a44105" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R956e7f2856c04d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bf031dc5cb24300" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>debull`s Dickschiffe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>