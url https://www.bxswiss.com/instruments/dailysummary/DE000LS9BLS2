--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R101771761e3a4cb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e8a669e13b3411b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bf031dc5cb24300"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R509720d1c2df4794"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R956e7f2856c04d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bf031dc5cb24300" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R643f826639dd49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R509720d1c2df4794" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>debull`s Dickschiffe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>260,780</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>260,780</x:t>
-[...210 lines deleted...]
-          <x:t>264,167</x:t>
+          <x:t>260,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,969</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>263,812</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>