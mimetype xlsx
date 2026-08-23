--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e8a669e13b3411b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41cbf95728a3431d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R509720d1c2df4794"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6ccd222f7df4950"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R643f826639dd49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R509720d1c2df4794" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2147b36ba4ec4e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6ccd222f7df4950" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>debull`s Dickschiffe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>