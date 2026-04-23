--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra17831a458084d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33cb6350a16e463f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26accec376f649c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78160d6ed793420d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ceb8d91ffaa4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26accec376f649c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52bafc91c53f4ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78160d6ed793420d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Online Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>181,667</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>