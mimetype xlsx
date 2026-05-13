--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33cb6350a16e463f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45aed1c395914431" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78160d6ed793420d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b4720662224b30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52bafc91c53f4ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78160d6ed793420d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R073506045ab247c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b4720662224b30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Online Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>