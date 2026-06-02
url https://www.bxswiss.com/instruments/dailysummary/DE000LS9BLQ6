--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45aed1c395914431" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a391be8627f46c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b4720662224b30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbacc68ffbac04d09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R073506045ab247c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b4720662224b30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65fc3353cb034c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbacc68ffbac04d09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Online Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>