--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a391be8627f46c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a8de6c78d234d02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbacc68ffbac04d09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8115eee16e7c4740"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65fc3353cb034c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbacc68ffbac04d09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf995ac0d3b73467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8115eee16e7c4740" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Online Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>