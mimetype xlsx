--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a8de6c78d234d02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac243aa068d44fbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8115eee16e7c4740"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15dce976cb5344a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf995ac0d3b73467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8115eee16e7c4740" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e117ff4243d4b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15dce976cb5344a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Online Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>