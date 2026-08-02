--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac243aa068d44fbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa57b24a2f644361" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15dce976cb5344a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22a0da1f92b0483f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e117ff4243d4b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15dce976cb5344a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R238c681113ff4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22a0da1f92b0483f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Online Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>