--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa57b24a2f644361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63e37ca0cbb24995" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22a0da1f92b0483f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ea573422a14366"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R238c681113ff4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22a0da1f92b0483f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R126b544fc89e4da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ea573422a14366" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Online Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>199,520</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,667</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>198,257</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>193,366</x:t>
-[...485 lines deleted...]
-          <x:t>193,056</x:t>
+          <x:t>193,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>