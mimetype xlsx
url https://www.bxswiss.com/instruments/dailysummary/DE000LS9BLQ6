--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63e37ca0cbb24995" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19908da5d1aa42c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ea573422a14366"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ea9d571a2604f3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R126b544fc89e4da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ea573422a14366" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96be764c917c4281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ea9d571a2604f3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Online Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>