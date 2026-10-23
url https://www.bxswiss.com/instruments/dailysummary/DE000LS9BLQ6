--- v13 (2026-09-11)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19908da5d1aa42c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5d33f9524794f2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ea9d571a2604f3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf462636b9af14279"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96be764c917c4281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ea9d571a2604f3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1798778534a54a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf462636b9af14279" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Online Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>193,034</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>