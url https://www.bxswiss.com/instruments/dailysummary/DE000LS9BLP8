--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61caa4179df9491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re29ee032eae5403f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R206615c255554627"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41781815db074d19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc22e64f4d984508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R206615c255554627" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8610d304985d4a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41781815db074d19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI-Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>