--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re29ee032eae5403f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ed298e51f9e42c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41781815db074d19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae8023f37a144ddc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8610d304985d4a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41781815db074d19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35f4ad9016314903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae8023f37a144ddc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI-Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>