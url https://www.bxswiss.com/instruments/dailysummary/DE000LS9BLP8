--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ed298e51f9e42c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6f5925e96fc4a03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae8023f37a144ddc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re59d9ab45ca54aa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35f4ad9016314903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae8023f37a144ddc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd32151eb5fab420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re59d9ab45ca54aa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI-Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>