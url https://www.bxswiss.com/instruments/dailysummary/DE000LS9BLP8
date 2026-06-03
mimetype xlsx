--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6f5925e96fc4a03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ab50ffd58b4518" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re59d9ab45ca54aa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra90658553c47481f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd32151eb5fab420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re59d9ab45ca54aa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc9240fc6f564afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra90658553c47481f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI-Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>