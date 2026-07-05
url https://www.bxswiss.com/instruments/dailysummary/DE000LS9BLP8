--- v7 (2026-06-03)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ab50ffd58b4518" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R744dd5b1eedf488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra90658553c47481f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc255ef649c794b1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc9240fc6f564afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra90658553c47481f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07836f95c47147a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc255ef649c794b1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI-Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...409 lines deleted...]
-          <x:t>223,616</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>222,858</x:t>
-[...139 lines deleted...]
-          <x:t>219,395</x:t>
+          <x:t>221,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>