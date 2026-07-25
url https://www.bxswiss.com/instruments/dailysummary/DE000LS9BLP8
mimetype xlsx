--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R744dd5b1eedf488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65f7dead7ee4391" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc255ef649c794b1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a339411b6314cf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07836f95c47147a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc255ef649c794b1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06bd3f34e42f4e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a339411b6314cf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI-Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>227,266</x:t>
-[...414 lines deleted...]
-          <x:t>230,643</x:t>
+          <x:t>227,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>