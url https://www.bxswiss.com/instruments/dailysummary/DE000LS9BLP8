--- v9 (2026-07-25)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65f7dead7ee4391" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd87f316fe35c4f99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a339411b6314cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0d78d6e520944be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06bd3f34e42f4e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a339411b6314cf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2115433c24b54a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0d78d6e520944be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI-Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>