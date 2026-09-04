--- v10 (2026-08-14)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd87f316fe35c4f99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56fdccff280c436a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0d78d6e520944be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R445b2faaa650448b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2115433c24b54a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0d78d6e520944be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2514e8cece9b40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R445b2faaa650448b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI-Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>