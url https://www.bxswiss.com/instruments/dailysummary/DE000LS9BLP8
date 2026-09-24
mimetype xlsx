--- v11 (2026-09-04)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56fdccff280c436a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6ff9166e354a8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R445b2faaa650448b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a214b9d8ef46e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2514e8cece9b40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R445b2faaa650448b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra441ecd059744e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a214b9d8ef46e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI-Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>