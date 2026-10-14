--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6ff9166e354a8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R364f6d0b65784493" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a214b9d8ef46e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe5cd15e6164291"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra441ecd059744e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a214b9d8ef46e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R785e72c227784719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe5cd15e6164291" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI-Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>