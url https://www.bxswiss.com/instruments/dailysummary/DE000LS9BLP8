--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R364f6d0b65784493" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cc3fc1bfcbd484d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe5cd15e6164291"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e467fd3e054c52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R785e72c227784719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe5cd15e6164291" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6d5d0d3f5784022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e467fd3e054c52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI-Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>