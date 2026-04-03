--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59084fd6b6e54faa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe94275dfaa44db4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ef5ef5dfa2e462e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70336f1519564c13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5fbebbcc73b46f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ef5ef5dfa2e462e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1f00c50c28b4763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70336f1519564c13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ANT1 FRAG - HPS worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BEH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>