--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe94275dfaa44db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d678360d5434830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70336f1519564c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a6263771426473d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1f00c50c28b4763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70336f1519564c13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5415762e7c34ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a6263771426473d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ANT1 FRAG - HPS worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BEH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>