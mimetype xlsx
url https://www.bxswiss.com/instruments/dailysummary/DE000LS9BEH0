--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d678360d5434830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e23d4f91d449de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a6263771426473d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c5126e7d15947cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5415762e7c34ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a6263771426473d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfffc80790dde4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c5126e7d15947cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ANT1 FRAG - HPS worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BEH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>