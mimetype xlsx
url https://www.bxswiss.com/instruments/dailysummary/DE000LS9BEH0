--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e23d4f91d449de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb918b3489f34945" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c5126e7d15947cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0cf672cd5204660"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfffc80790dde4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c5126e7d15947cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R857bb0d5bfe7412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0cf672cd5204660" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ANT1 FRAG - HPS worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BEH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>