--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb918b3489f34945" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R300c4e7cbeff44f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0cf672cd5204660"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R711e8715976948c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R857bb0d5bfe7412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0cf672cd5204660" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac6dea4452a4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R711e8715976948c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ANT1 FRAG - HPS worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BEH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>