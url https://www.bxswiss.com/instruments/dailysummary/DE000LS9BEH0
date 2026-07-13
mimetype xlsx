--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R300c4e7cbeff44f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b7ddf27a966406a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R711e8715976948c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra061a90e8da74f1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac6dea4452a4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R711e8715976948c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ac7872ae41c4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra061a90e8da74f1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ANT1 FRAG - HPS worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BEH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>204,939</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>203,505</x:t>
-[...6 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>201,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>203,896</x:t>
-[...139 lines deleted...]
-          <x:t>203,892</x:t>
+          <x:t>204,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,615</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>206,828</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>