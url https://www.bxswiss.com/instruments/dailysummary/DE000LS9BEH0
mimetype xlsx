--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b7ddf27a966406a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d6fd739616b461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra061a90e8da74f1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfabddf79470d4aa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ac7872ae41c4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra061a90e8da74f1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262151db36574841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfabddf79470d4aa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ANT1 FRAG - HPS worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BEH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>203,975</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,489</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,256</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>