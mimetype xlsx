--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d6fd739616b461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028c829d3fa8490a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfabddf79470d4aa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b05729e687b4be7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262151db36574841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfabddf79470d4aa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re10c393eecda400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b05729e687b4be7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ANT1 FRAG - HPS worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BEH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>