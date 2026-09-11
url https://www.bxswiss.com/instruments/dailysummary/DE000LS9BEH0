--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028c829d3fa8490a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ca9efc92d6b4708" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b05729e687b4be7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5666f9cb81f340ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re10c393eecda400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b05729e687b4be7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd527accbca064ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5666f9cb81f340ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ANT1 FRAG - HPS worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BEH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>209,269</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>208,978</x:t>
-[...38 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>210,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>211,317</x:t>
-[...252 lines deleted...]
-          <x:t>209,376</x:t>
+          <x:t>211,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>