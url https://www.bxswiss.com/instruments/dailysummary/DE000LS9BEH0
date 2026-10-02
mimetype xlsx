--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ca9efc92d6b4708" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb259e9421ca94cd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5666f9cb81f340ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb305b8bd75c491f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd527accbca064ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5666f9cb81f340ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d889f0d879f4d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb305b8bd75c491f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ANT1 FRAG - HPS worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BEH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>