--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb259e9421ca94cd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e145c6c23824855" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb305b8bd75c491f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf90f82854764418"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d889f0d879f4d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb305b8bd75c491f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23d20f793bda447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf90f82854764418" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ANT1 FRAG - HPS worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BEH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>