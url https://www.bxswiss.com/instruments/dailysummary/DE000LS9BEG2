--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84c4a8568c84674" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fc1ef144614e1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R632d7718b29f43eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe478b8515824af1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d807e85bb444651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R632d7718b29f43eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65fe70b0f51a43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe478b8515824af1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA TOP 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BEG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>1.041,722</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>