--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fc1ef144614e1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f478d3df6554369" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe478b8515824af1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf52e444112404519"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65fe70b0f51a43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe478b8515824af1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46a1e2d9a9224461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf52e444112404519" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA TOP 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BEG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.043,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.092,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.042,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.060,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.002,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.026,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>985,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.022,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>