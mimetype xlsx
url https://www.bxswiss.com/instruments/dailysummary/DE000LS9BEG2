--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f478d3df6554369" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e2167ceef874133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf52e444112404519"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2664884fa55459f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46a1e2d9a9224461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf52e444112404519" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15971c07265d4b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2664884fa55459f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA TOP 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BEG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.052,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.064,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.048,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.061,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.166,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.170,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.147,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.161,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.192,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.235,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.234,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>