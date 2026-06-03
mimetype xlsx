--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e2167ceef874133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R458db7b623344a1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2664884fa55459f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re57978f65feb497d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15971c07265d4b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2664884fa55459f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7d552f765fe4793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re57978f65feb497d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA TOP 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BEG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.217,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.242,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.203,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.231,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.396,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.413,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.376,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.385,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.541,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.581,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.593,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>