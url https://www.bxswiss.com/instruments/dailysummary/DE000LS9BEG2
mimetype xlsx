--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R458db7b623344a1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea2b26698e04254" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re57978f65feb497d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92f622e99f7a499b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7d552f765fe4793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re57978f65feb497d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad3dad85dd841da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92f622e99f7a499b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA TOP 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BEG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.374,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.389,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.367,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.388,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.583,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.605,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.579,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.588,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.581,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.563,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.545,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.519,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.473,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.484,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.493,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.465,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.474,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.582,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.593,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.596,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.559,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>