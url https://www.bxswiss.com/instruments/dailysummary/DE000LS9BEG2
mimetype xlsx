--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea2b26698e04254" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e9d32be67a34ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92f622e99f7a499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81545b67bee4b21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad3dad85dd841da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92f622e99f7a499b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf05495340174fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81545b67bee4b21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA TOP 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BEG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.505,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.522,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.496,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.518,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.631,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.643,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.605,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.611,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.560,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.569,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.541,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.545,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.519,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.547,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.550,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.561,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.564,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.575,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.545,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.557,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.519,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.484,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>