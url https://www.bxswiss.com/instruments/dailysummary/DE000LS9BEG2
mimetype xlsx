--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e9d32be67a34ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3930207021a14bcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81545b67bee4b21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14f2a57978104a33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf05495340174fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81545b67bee4b21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R819030eb05944eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14f2a57978104a33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA TOP 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BEG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.517,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.554,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.506,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.516,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.506,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.524,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.503,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.523,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.493,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.473,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.520,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>