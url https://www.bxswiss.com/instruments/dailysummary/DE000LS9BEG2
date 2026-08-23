--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3930207021a14bcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15aaea36df9e459b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14f2a57978104a33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bbe644dacbb4500"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R819030eb05944eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14f2a57978104a33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63de67cf20274a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bbe644dacbb4500" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA TOP 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BEG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.520,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.524,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.506,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.523,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.445,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.466,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.404,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.406,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.484,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.550,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.483,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.545,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.559,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.561,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.555,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.559,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.578,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.559,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.572,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.575,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.573,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.585,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.558,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.569,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.573,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.573,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.547,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.561,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.574,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.578,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.573,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>