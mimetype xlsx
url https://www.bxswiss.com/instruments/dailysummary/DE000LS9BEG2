--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15aaea36df9e459b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb516cf6800bd4994" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bbe644dacbb4500"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09da936cae0c45d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63de67cf20274a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bbe644dacbb4500" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8099d1ba4684027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09da936cae0c45d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA TOP 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BEG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.559,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.578,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.559,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.572,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.574,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.578,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.554,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.573,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.559,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.563,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.545,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.558,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.551,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.555,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.570,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.551,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.578,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.580,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.591,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.596,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.593,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>