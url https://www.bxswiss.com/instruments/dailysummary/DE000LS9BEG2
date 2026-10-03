--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb516cf6800bd4994" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61312ea78ebb4d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09da936cae0c45d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd899fac68f654aa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8099d1ba4684027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09da936cae0c45d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf698de6688db4dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd899fac68f654aa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA TOP 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BEG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.611,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.615,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.588,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.614,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.620,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.633,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.618,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.627,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.755,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.747,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.755,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>