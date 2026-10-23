--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61312ea78ebb4d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa1aa40ec6e41f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd899fac68f654aa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reedffa75719e4681"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf698de6688db4dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd899fac68f654aa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c8b01b36cb74801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reedffa75719e4681" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA TOP 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BEG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.687,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.705,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.686,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.704,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.747,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.755,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.735,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.741,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.747,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.755,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>