--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf286dc9b2494811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a63f7e4b0c452a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a0ae265a78d481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6baf70851038440a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2602f5fc2324484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a0ae265a78d481a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a09eefa5b894a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6baf70851038440a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum mit nur einer Aktie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BDT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>