--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a63f7e4b0c452a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64ecb0a68d354f83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6baf70851038440a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf86c66886acb42a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a09eefa5b894a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6baf70851038440a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ffe935929b4cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf86c66886acb42a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum mit nur einer Aktie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BDT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>