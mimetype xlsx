--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64ecb0a68d354f83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40eff7412bc149ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf86c66886acb42a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ef393f08ed64253"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ffe935929b4cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf86c66886acb42a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R463bee51ab994aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ef393f08ed64253" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum mit nur einer Aktie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BDT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>