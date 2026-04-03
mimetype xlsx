--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R894535f97ea24aa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f714a804e1240a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra106798973dd4143"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9da1165d4484064"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e1d788bd05748c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra106798973dd4143" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9566443d3d39433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9da1165d4484064" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum mit nur einer Aktie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BDT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...134 lines deleted...]
-          <x:t>27.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,431</x:t>
-[...301 lines deleted...]
-          <x:t>17,977</x:t>
+          <x:t>18,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,076</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>20,565</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>