--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f714a804e1240a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R590956e6d74647a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9da1165d4484064"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd37f4caa244b9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9566443d3d39433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9da1165d4484064" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68c5922c2438498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd37f4caa244b9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum mit nur einer Aktie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BDT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>20,005</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,459</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>18,858</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>