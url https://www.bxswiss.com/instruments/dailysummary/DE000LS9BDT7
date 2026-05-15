--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R590956e6d74647a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfeec6f6832d439e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd37f4caa244b9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7732b500ee5c4511"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68c5922c2438498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd37f4caa244b9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdff8c8cbda924bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7732b500ee5c4511" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum mit nur einer Aktie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BDT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,217</x:t>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>