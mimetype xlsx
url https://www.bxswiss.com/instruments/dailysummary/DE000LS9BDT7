--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfeec6f6832d439e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6812ef166d734bd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7732b500ee5c4511"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91e9f9232aa1452c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdff8c8cbda924bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7732b500ee5c4511" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd6d51124d64e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91e9f9232aa1452c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum mit nur einer Aktie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BDT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>19,675</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,217</x:t>
-[...458 lines deleted...]
-          <x:t>19,350</x:t>
+          <x:t>19,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>