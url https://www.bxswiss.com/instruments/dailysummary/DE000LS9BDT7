--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6812ef166d734bd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e0cb0233564d3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91e9f9232aa1452c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdee3c063f5c24091"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd6d51124d64e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91e9f9232aa1452c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0d62a36caba418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdee3c063f5c24091" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum mit nur einer Aktie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BDT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>