--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e0cb0233564d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f5fd73cf4084190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdee3c063f5c24091"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1742c6d90714297"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0d62a36caba418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdee3c063f5c24091" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc45cebdaf4ca4923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1742c6d90714297" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum mit nur einer Aktie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BDT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>