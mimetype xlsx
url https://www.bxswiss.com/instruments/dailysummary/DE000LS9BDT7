--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f5fd73cf4084190" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1375a0953da04f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1742c6d90714297"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad1d7008ac548c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc45cebdaf4ca4923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1742c6d90714297" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4dd698e8f67492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad1d7008ac548c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum mit nur einer Aktie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BDT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>