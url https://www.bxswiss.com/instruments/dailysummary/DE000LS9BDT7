--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1375a0953da04f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf286dc9b2494811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad1d7008ac548c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a0ae265a78d481a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4dd698e8f67492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad1d7008ac548c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2602f5fc2324484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a0ae265a78d481a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum mit nur einer Aktie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BDT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,244</x:t>
-[...225 lines deleted...]
-          <x:t>21,522</x:t>
+          <x:t>20,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>