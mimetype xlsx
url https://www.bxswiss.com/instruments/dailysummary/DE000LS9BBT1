--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2511881816e4ffc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06f9984e15de4aef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c55756e62b64083"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22ecd22a48644844"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5cbe51cf0e04c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c55756e62b64083" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08eab285029740a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22ecd22a48644844" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch und Diversifiziert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BBT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>