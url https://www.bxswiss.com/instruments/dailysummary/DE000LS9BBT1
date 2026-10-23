--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06f9984e15de4aef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra283ea135bee412d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22ecd22a48644844"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b1bbfce13d34a56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08eab285029740a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22ecd22a48644844" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dc8297d9dad4cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b1bbfce13d34a56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch und Diversifiziert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BBT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>