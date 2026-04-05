--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d2a721a77ff4573" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d142744901645f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1dcd35f56424a98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23f214c41d744d3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9130b9a4c11e453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1dcd35f56424a98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3700d964eba54681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23f214c41d744d3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch und Diversifiziert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BBT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>