--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d142744901645f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43d398acc25c4d26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23f214c41d744d3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R070f876d1c614842"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3700d964eba54681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23f214c41d744d3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31e9cff563d547af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R070f876d1c614842" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch und Diversifiziert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BBT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>310,249</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>