--- v7 (2026-05-15)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43d398acc25c4d26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raed51cfbd9b44630" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R070f876d1c614842"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R893ca6707f42415b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31e9cff563d547af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R070f876d1c614842" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf39aad9a13f34938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R893ca6707f42415b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch und Diversifiziert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BBT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>