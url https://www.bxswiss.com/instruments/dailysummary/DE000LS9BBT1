--- v8 (2026-06-04)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raed51cfbd9b44630" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfec17313843a411f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R893ca6707f42415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe9941ae8cb48cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf39aad9a13f34938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R893ca6707f42415b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R440bf54f056947ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe9941ae8cb48cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch und Diversifiziert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BBT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>