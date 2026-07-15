--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfec17313843a411f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e899775432f44ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe9941ae8cb48cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raedc2a9350fa40e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R440bf54f056947ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe9941ae8cb48cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re423f6a0981d4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raedc2a9350fa40e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch und Diversifiziert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BBT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>