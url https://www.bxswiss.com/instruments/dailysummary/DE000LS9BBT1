--- v10 (2026-07-15)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e899775432f44ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b2c0b234fc14974" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raedc2a9350fa40e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7769cfdcecde4634"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re423f6a0981d4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raedc2a9350fa40e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87a1f704116848e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7769cfdcecde4634" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch und Diversifiziert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BBT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,559 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>338,860</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>