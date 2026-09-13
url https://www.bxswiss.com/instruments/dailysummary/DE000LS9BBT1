--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b2c0b234fc14974" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2511881816e4ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7769cfdcecde4634"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c55756e62b64083"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87a1f704116848e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7769cfdcecde4634" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5cbe51cf0e04c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c55756e62b64083" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch und Diversifiziert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BBT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,368 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...316 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -677,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>