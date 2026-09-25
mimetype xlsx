--- v11 (2026-09-04)
+++ v12 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc99b89d7dbf486d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2139baa33d824b77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e259513374a4be2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17395d05ab8e40f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35670b20836545e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e259513374a4be2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b617ebe97f64c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17395d05ab8e40f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>In starke Marken investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BAV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>