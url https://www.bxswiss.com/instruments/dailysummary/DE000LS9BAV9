--- v12 (2026-09-25)
+++ v13 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2139baa33d824b77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R036be20bea07463a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17395d05ab8e40f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b9e96fe7954d07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b617ebe97f64c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17395d05ab8e40f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e3eb94c26c94c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b9e96fe7954d07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>In starke Marken investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BAV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>