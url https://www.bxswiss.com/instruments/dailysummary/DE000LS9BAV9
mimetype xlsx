--- v13 (2026-10-16)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R036be20bea07463a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d7799e11c9d4057" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b9e96fe7954d07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3463241f6754979"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e3eb94c26c94c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b9e96fe7954d07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra47f70c909334b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3463241f6754979" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>In starke Marken investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BAV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>175,276</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,185</x:t>
-[...328 lines deleted...]
-          <x:t>180,934</x:t>
+          <x:t>173,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>