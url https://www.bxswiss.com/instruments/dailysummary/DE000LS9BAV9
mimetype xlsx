--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc34835312e62452f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra80359ee887d4a59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bbe7e2349e04639"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb4d897c9fbb493b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbe9ca3b1f0e486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bbe7e2349e04639" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70ae60b98cc8480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb4d897c9fbb493b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>In starke Marken investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BAV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>165,192</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>