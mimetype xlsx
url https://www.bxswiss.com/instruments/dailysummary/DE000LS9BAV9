--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra80359ee887d4a59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a087bd1f71649cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb4d897c9fbb493b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R478e8fb126574981"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70ae60b98cc8480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb4d897c9fbb493b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9c2c7f322b44f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R478e8fb126574981" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>In starke Marken investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BAV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>