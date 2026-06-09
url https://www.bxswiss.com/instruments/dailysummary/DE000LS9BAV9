--- v6 (2026-04-23)
+++ v7 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a087bd1f71649cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7052fe9a02e348ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R478e8fb126574981"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2bd72dee64c4c3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9c2c7f322b44f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R478e8fb126574981" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra90e35f4db534644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2bd72dee64c4c3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>In starke Marken investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BAV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>167,682</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>