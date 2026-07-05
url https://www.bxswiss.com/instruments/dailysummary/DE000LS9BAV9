--- v7 (2026-06-09)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7052fe9a02e348ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383f59b688ea415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2bd72dee64c4c3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R612c46de9b8a4026"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra90e35f4db534644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2bd72dee64c4c3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7dc180627bb418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R612c46de9b8a4026" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>In starke Marken investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BAV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>