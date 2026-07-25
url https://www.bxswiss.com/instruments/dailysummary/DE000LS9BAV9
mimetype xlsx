--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383f59b688ea415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd9327f66e5494a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R612c46de9b8a4026"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3bf17e271645fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7dc180627bb418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R612c46de9b8a4026" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3f843efa18047cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3bf17e271645fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>In starke Marken investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BAV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>