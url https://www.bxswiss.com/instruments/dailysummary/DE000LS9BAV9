--- v9 (2026-07-25)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd9327f66e5494a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5fdcca393a94ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3bf17e271645fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re539a6077680416b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3f843efa18047cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3bf17e271645fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6181da881b5f4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re539a6077680416b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>In starke Marken investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BAV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>