--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5fdcca393a94ad7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc99b89d7dbf486d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re539a6077680416b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e259513374a4be2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6181da881b5f4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re539a6077680416b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35670b20836545e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e259513374a4be2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>In starke Marken investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BAV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>166,019</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,759</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,436</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>