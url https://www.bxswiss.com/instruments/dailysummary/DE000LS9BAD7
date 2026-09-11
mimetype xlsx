--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refdf312ec2ea4b2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc660bf92e4d4ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f76e2ff6b724fef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9df865434964420f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e5e3aa448bc49dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f76e2ff6b724fef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R021d93bbe0e54638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9df865434964420f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Triple A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BAD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>