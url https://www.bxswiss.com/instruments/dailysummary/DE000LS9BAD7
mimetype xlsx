--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc660bf92e4d4ee7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e72411a1c1a4f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9df865434964420f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35beb4b940c84c92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R021d93bbe0e54638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9df865434964420f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d8369e199fc4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35beb4b940c84c92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Triple A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BAD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>