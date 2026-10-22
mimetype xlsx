--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e72411a1c1a4f5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67febc43e7204a72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35beb4b940c84c92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R468e9c50a09d4fe6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d8369e199fc4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35beb4b940c84c92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85172290be0a4e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R468e9c50a09d4fe6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Triple A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BAD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>