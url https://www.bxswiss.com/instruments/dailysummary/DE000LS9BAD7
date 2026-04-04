--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd81eea230cec46b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d11005574704ff7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R948b480f10ae4f7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e38f892f53d48d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf448f3f834434d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R948b480f10ae4f7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re29ba8b48232473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e38f892f53d48d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Triple A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BAD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>