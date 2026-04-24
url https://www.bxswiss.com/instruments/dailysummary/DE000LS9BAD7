--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d11005574704ff7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51fae075c1c14a47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e38f892f53d48d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a752ead55a04ca6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re29ba8b48232473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e38f892f53d48d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181c759d14f64045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a752ead55a04ca6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Triple A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BAD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>346,031</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,413</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>340,723</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>