--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51fae075c1c14a47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc04a8e231e4d43ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a752ead55a04ca6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c1f4bad5164168"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181c759d14f64045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a752ead55a04ca6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fdfb6cc6eb945ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c1f4bad5164168" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Triple A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BAD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>