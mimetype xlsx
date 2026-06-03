--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc04a8e231e4d43ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38688c8c090f485c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c1f4bad5164168"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b6e3cd3f4254398"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fdfb6cc6eb945ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c1f4bad5164168" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac0abf3488b94fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b6e3cd3f4254398" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Triple A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BAD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>