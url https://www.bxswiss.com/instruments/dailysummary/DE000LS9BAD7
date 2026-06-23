--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38688c8c090f485c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1a50574ed148e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b6e3cd3f4254398"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f4f9a5c37f24a91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac0abf3488b94fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b6e3cd3f4254398" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf905d441d5b743b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f4f9a5c37f24a91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Triple A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BAD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>