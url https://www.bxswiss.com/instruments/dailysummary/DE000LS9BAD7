--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1a50574ed148e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b02063487ec4be2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f4f9a5c37f24a91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R931d676c5a3147fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf905d441d5b743b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f4f9a5c37f24a91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2038ef9bf34c4b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R931d676c5a3147fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Triple A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BAD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>