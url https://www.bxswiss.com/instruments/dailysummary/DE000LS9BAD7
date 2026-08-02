--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b02063487ec4be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c82255d584a47b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R931d676c5a3147fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re831ac8a412f4d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2038ef9bf34c4b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R931d676c5a3147fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47f77710033e41ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re831ac8a412f4d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Triple A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BAD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>