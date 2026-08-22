--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c82255d584a47b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refdf312ec2ea4b2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re831ac8a412f4d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f76e2ff6b724fef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47f77710033e41ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re831ac8a412f4d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e5e3aa448bc49dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f76e2ff6b724fef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Triple A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BAD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>383,122</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,114</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>386,440</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>