--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R070bccce03a94775" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f5023c78be434e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re097ce65accd485e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0691d91664604f7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R388ddbf188324294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re097ce65accd485e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R777499611b2e46a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0691d91664604f7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig Globales Dividenden Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AZR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>