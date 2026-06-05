--- v6 (2026-04-05)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f5023c78be434e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R573f37d763b246a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0691d91664604f7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10e77d0f98d34fd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R777499611b2e46a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0691d91664604f7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69aae82d5a2f431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10e77d0f98d34fd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig Globales Dividenden Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AZR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>227,315</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>