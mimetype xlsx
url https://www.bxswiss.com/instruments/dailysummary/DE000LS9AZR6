--- v7 (2026-06-05)
+++ v8 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R573f37d763b246a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758d22e1c6194ee3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10e77d0f98d34fd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf023df551774a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69aae82d5a2f431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10e77d0f98d34fd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c8c9f53d7384cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf023df551774a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig Globales Dividenden Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AZR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,185 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +629,112 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>