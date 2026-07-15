--- v8 (2026-06-09)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758d22e1c6194ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6bd0e81a584ab0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf023df551774a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cd8eafbfb194009"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c8c9f53d7384cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf023df551774a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ca17dc1e4d4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cd8eafbfb194009" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig Globales Dividenden Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AZR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>238,514</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>