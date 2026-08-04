--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6bd0e81a584ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra194191744444a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cd8eafbfb194009"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0bc6d4bf2a64943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ca17dc1e4d4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cd8eafbfb194009" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddd584ebfac04ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0bc6d4bf2a64943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig Globales Dividenden Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AZR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>245,380</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>245,353</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>247,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>