--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra194191744444a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b4518c7534d4dde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0bc6d4bf2a64943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c80873cf3ef4120"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddd584ebfac04ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0bc6d4bf2a64943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ba65b52bb0841b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c80873cf3ef4120" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig Globales Dividenden Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AZR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>