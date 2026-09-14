--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b4518c7534d4dde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ddad35e5ff94081" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c80873cf3ef4120"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5106dbb9754754"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ba65b52bb0841b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c80873cf3ef4120" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2263232a2a04910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5106dbb9754754" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig Globales Dividenden Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AZR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>