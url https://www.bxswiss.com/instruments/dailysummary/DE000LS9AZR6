--- v12 (2026-09-14)
+++ v13 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ddad35e5ff94081" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90dba97511b4159" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5106dbb9754754"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf603acd173a42c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2263232a2a04910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5106dbb9754754" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a64740ccf9a4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf603acd173a42c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig Globales Dividenden Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AZR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>250,371</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>249,125</x:t>
-[...141 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>248,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>249,936</x:t>
-[...198 lines deleted...]
-          <x:t>247,740</x:t>
+          <x:t>249,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>