--- v13 (2026-10-06)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90dba97511b4159" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re797357e59814d52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf603acd173a42c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra423a40da75740e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a64740ccf9a4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf603acd173a42c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R108d080d38bb48fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra423a40da75740e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig Globales Dividenden Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AZR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>