--- v13 (2026-08-29)
+++ v14 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5643bb63ca14c4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9382f1a00244413e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95a9f1061e6f4501"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b4bacf636d4b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re390558d877e4afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95a9f1061e6f4501" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb23da6a6a1cb4598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b4bacf636d4b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stroh zu Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AXQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>