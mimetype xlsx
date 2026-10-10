--- v14 (2026-09-18)
+++ v15 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9382f1a00244413e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb163a1e3a5c84bb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b4bacf636d4b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33d05e6c88fe4eb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb23da6a6a1cb4598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b4bacf636d4b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127a76eb30524b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33d05e6c88fe4eb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stroh zu Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AXQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>