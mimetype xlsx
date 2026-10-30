--- v15 (2026-10-10)
+++ v16 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb163a1e3a5c84bb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra32ab0414a954d37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33d05e6c88fe4eb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R057f916516714d27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127a76eb30524b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33d05e6c88fe4eb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2882457bb69f4423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R057f916516714d27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stroh zu Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AXQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>