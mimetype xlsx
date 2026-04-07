--- v6 (2026-03-18)
+++ v7 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R987c8ff77f804224" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a61100c8834769" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R745b5dfd994a4a45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cc99b7ac85345db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c33915939cd4544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R745b5dfd994a4a45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb93e01ca1544a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cc99b7ac85345db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stroh zu Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AXQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>