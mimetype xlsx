--- v7 (2026-04-07)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a61100c8834769" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra75ae74935b64ffe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cc99b7ac85345db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R814dea06a0fe44b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb93e01ca1544a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cc99b7ac85345db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc56ddb8dfe44092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R814dea06a0fe44b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stroh zu Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AXQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>