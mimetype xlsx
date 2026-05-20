--- v8 (2026-04-27)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra75ae74935b64ffe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6107220e631f4346" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R814dea06a0fe44b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26daacd958c04830"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc56ddb8dfe44092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R814dea06a0fe44b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d973c7600046f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26daacd958c04830" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stroh zu Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AXQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>