--- v9 (2026-05-20)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6107220e631f4346" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8037fb1ed0604246" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26daacd958c04830"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re403d0aa77024354"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d973c7600046f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26daacd958c04830" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2305acb9711042dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re403d0aa77024354" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stroh zu Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AXQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>