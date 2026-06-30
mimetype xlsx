--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8037fb1ed0604246" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc25a15441004130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re403d0aa77024354"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0e4e050e3e549a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2305acb9711042dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re403d0aa77024354" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd01339554e94ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0e4e050e3e549a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stroh zu Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AXQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>