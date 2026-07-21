--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc25a15441004130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20346f449edd4ce3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0e4e050e3e549a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R357fb62c343140eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd01339554e94ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0e4e050e3e549a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbca9b65514cd489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R357fb62c343140eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stroh zu Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AXQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>