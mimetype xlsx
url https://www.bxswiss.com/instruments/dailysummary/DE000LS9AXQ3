--- v12 (2026-07-21)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20346f449edd4ce3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5643bb63ca14c4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R357fb62c343140eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95a9f1061e6f4501"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbca9b65514cd489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R357fb62c343140eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re390558d877e4afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95a9f1061e6f4501" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stroh zu Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AXQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>193,294</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>