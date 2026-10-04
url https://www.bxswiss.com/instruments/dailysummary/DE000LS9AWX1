--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0e06e171e14150" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9151c80a051840cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re68b1f08b1ef40b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e421bcb0c2b4847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38e54b493ca64060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re68b1f08b1ef40b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ba6ead10c448ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e421bcb0c2b4847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Rated Unternehmen Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>