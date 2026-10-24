--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9151c80a051840cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba55f5b563394d64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e421bcb0c2b4847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad3b1ecb42aa4073"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ba6ead10c448ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e421bcb0c2b4847" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc8da860e3845c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad3b1ecb42aa4073" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Rated Unternehmen Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>