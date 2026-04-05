--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R656df8d81c95479e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R981996d2c55543cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R397222cce2454b1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R627e7d8c5613421d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf0b7c6372f43d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R397222cce2454b1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeda48f424a946ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R627e7d8c5613421d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Rated Unternehmen Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>