--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R981996d2c55543cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb1320f012ba40a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R627e7d8c5613421d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5a7ca92e6db49cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeda48f424a946ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R627e7d8c5613421d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red8bc2dfa2a0465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5a7ca92e6db49cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Rated Unternehmen Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,937</x:t>
@@ -737,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>