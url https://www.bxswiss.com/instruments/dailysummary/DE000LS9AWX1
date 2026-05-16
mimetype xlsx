--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb1320f012ba40a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd057595b5280425c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5a7ca92e6db49cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8484a2fbd448ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red8bc2dfa2a0465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5a7ca92e6db49cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd338726e498c400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8484a2fbd448ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Rated Unternehmen Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,354 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...302 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>