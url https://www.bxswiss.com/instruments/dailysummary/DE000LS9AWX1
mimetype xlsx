--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd057595b5280425c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8892921f8e2844c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8484a2fbd448ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R456712bed1754478"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd338726e498c400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8484a2fbd448ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a0997cb7e74467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R456712bed1754478" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Rated Unternehmen Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>