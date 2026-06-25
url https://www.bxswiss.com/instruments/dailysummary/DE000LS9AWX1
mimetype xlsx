--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8892921f8e2844c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1504bdf2d9874559" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R456712bed1754478"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re64df5ba83674c61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a0997cb7e74467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R456712bed1754478" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdde01ad956fa4de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re64df5ba83674c61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Rated Unternehmen Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>