--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1504bdf2d9874559" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86121217976e4ec8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re64df5ba83674c61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcea623ee2f564b0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdde01ad956fa4de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re64df5ba83674c61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c4fafec3864cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcea623ee2f564b0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Rated Unternehmen Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>