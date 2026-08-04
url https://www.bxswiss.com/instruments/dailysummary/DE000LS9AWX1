--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86121217976e4ec8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5bd0318d8404225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcea623ee2f564b0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R087a84765c144b9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c4fafec3864cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcea623ee2f564b0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13dbe2fa31a24b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R087a84765c144b9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Rated Unternehmen Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>