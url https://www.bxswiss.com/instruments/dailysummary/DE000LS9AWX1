--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5bd0318d8404225" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30905cffcb934b86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R087a84765c144b9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb105606d96aa4172"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13dbe2fa31a24b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R087a84765c144b9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1305215caa94a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb105606d96aa4172" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Rated Unternehmen Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>