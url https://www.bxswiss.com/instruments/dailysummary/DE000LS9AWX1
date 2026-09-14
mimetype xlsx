--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30905cffcb934b86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0e06e171e14150" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb105606d96aa4172"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re68b1f08b1ef40b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1305215caa94a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb105606d96aa4172" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38e54b493ca64060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re68b1f08b1ef40b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Rated Unternehmen Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>453,291</x:t>
-[...333 lines deleted...]
-          <x:t>451,415</x:t>
+          <x:t>451,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>