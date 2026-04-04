--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eed3f3f7f844f8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27d1b0733794f5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R240d1bc63e0a48e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff298add4f434791"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7314e9ebc784476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R240d1bc63e0a48e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0519e197ca2546ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff298add4f434791" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuemine B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>