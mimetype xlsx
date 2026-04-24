--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27d1b0733794f5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd753290de34c4c83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff298add4f434791"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cb1480484de49da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0519e197ca2546ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff298add4f434791" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ccd05475c2e427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cb1480484de49da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuemine B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>