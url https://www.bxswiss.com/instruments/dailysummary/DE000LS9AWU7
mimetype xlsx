--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd753290de34c4c83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc90bf909c254fe3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cb1480484de49da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea31ff35f3f8478b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ccd05475c2e427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cb1480484de49da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61ca2620526f4c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea31ff35f3f8478b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuemine B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>