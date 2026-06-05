--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc90bf909c254fe3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R944ef12635764991" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea31ff35f3f8478b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef6b56ae2594b23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61ca2620526f4c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea31ff35f3f8478b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f01dab1f8904269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef6b56ae2594b23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuemine B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>