--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R944ef12635764991" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab2f0548d1b443eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef6b56ae2594b23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1257a646915a45b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f01dab1f8904269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef6b56ae2594b23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a9f04ed3f74ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1257a646915a45b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuemine B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,402</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>169,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,134</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>