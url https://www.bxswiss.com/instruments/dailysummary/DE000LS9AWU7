--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab2f0548d1b443eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa1f4d30cdaa43cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1257a646915a45b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bbea2d45e4d4c81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a9f04ed3f74ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1257a646915a45b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4772eec02284ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bbea2d45e4d4c81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuemine B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>164,878</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,695</x:t>
-[...328 lines deleted...]
-          <x:t>166,448</x:t>
+          <x:t>167,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>