--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa1f4d30cdaa43cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb64e0b7b1672439e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bbea2d45e4d4c81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ff52efd1bcd4515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4772eec02284ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bbea2d45e4d4c81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03bb67b703724661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ff52efd1bcd4515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuemine B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>