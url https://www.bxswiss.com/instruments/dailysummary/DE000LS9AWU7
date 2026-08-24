--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb64e0b7b1672439e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0850a844cf6e4280" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ff52efd1bcd4515"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d3e736e90a545e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03bb67b703724661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ff52efd1bcd4515" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc04ef5b575dc4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d3e736e90a545e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuemine B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>