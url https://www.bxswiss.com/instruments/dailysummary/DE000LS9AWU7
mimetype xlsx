--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0850a844cf6e4280" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37fa39ea9114235" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d3e736e90a545e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2e2512e949d454e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc04ef5b575dc4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d3e736e90a545e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra06ea9c83bff4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2e2512e949d454e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuemine B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>