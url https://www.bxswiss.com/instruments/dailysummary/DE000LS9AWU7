--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37fa39ea9114235" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00b3b11be144965" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2e2512e949d454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04166b6b306470d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra06ea9c83bff4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2e2512e949d454e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R390ed8d0a7c043b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04166b6b306470d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuemine B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,947</x:t>
-[...333 lines deleted...]
-          <x:t>175,514</x:t>
+          <x:t>174,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>