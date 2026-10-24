--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00b3b11be144965" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54c0cbaa9cd1416d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04166b6b306470d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1cc19aa6a3442d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R390ed8d0a7c043b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04166b6b306470d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61e87fa689d47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1cc19aa6a3442d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuemine B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...279 lines deleted...]
-          <x:t>177,790</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,895</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>174,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>