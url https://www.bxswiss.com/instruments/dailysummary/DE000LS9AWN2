--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5483819baee49b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R088a7741244c4ebb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbfa5064b8854ce9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ed9556422584fd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc05f8fcfe66454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbfa5064b8854ce9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R612d4125cd7b4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ed9556422584fd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>