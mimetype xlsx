--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R088a7741244c4ebb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64cdd34008be4bc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ed9556422584fd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R662f6ed75eab4046"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R612d4125cd7b4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ed9556422584fd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R138f9f42f31145e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R662f6ed75eab4046" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>