--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64cdd34008be4bc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee9c7f4b81e41c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R662f6ed75eab4046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1229dab63654479e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R138f9f42f31145e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R662f6ed75eab4046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f99ca8ad4014622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1229dab63654479e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>