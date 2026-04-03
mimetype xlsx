--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea8352620e844114" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde46f0029e9c493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R468c5f2a5a0f4243"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ab468b8c47b4d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52f568352b9f4012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R468c5f2a5a0f4243" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e3026e706a34d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ab468b8c47b4d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,285</x:t>
-[...97 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,055</x:t>
-[...279 lines deleted...]
-          <x:t>176,670</x:t>
+          <x:t>178,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>