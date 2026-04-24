--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde46f0029e9c493b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b36f0383c154b40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ab468b8c47b4d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R118fc97e6a7645dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e3026e706a34d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ab468b8c47b4d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11a593a3105b484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R118fc97e6a7645dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>