--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b36f0383c154b40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7255830cec9e4e4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R118fc97e6a7645dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab573f9139f4aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11a593a3105b484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R118fc97e6a7645dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R710d9f84ee9345ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab573f9139f4aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,353</x:t>
-[...333 lines deleted...]
-          <x:t>178,724</x:t>
+          <x:t>182,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>