--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7255830cec9e4e4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f95971319f14441" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab573f9139f4aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74581c085e954073"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R710d9f84ee9345ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab573f9139f4aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f46af3a60e4bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74581c085e954073" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>