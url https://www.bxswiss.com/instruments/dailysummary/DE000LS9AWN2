--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f95971319f14441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f7db8932fde493e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74581c085e954073"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1928a2c4f4f47c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f46af3a60e4bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74581c085e954073" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R217bbc9c065640d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1928a2c4f4f47c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>187,450</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,586</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>192,764</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>