--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f7db8932fde493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f7f1ab7bab14716" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1928a2c4f4f47c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54224f8068f942e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R217bbc9c065640d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1928a2c4f4f47c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e4540931d094bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54224f8068f942e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>188,222</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...289 lines deleted...]
-          <x:t>188,598</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>