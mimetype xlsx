--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f7f1ab7bab14716" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5483819baee49b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54224f8068f942e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbfa5064b8854ce9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e4540931d094bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54224f8068f942e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc05f8fcfe66454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbfa5064b8854ce9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AWN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>