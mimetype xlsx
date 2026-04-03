--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962842acb8e74bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bc5b7dd1ece424a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8313e49d4b9419c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d663a5c4fbc4f22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e3b85d332234c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8313e49d4b9419c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6842f8a2997a4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d663a5c4fbc4f22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AVX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.571,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.578,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.484,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.486,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.539,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.539,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.509,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.523,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.553,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.558,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.528,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.541,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.545,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.569,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.541,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.556,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.541,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.577,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.541,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.573,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.580,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.617,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.576,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.608,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.598,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.622,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.596,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.613,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.612,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.623,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.537,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.598,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.615,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.670,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.607,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.661,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.604,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.655,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.596,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.643,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.659,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.716,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.658,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.715,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.734,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.776,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.710,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.773,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.819,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.833,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.794,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.808,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.771,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.837,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.758,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.812,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.619,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.668,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.573,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.594,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.695,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.743,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.629,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.648,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>