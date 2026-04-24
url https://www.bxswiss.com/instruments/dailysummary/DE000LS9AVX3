--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bc5b7dd1ece424a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re71c2dd9112d417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d663a5c4fbc4f22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3b0daad172642fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6842f8a2997a4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d663a5c4fbc4f22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb52301f50c3498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3b0daad172642fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AVX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.612,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.623,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.537,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.598,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.695,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.743,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.629,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.648,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.665,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.715,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.645,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.702,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.477,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.488,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.409,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.478,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.540,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.569,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.530,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.544,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.481,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.496,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.429,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.457,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.542,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.545,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.469,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.485,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.445,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.448,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.357,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.372,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.365,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.384,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.355,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.374,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.439,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.439,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.366,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.403,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.410,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.412,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.267,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.294,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.362,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.368,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.310,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.327,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.322,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.354,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.318,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.351,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.349,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.412,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.349,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.400,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.420,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.444,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.418,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.423,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>