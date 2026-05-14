--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re71c2dd9112d417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a43d73cfe34143" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3b0daad172642fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129460361ae94cee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb52301f50c3498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3b0daad172642fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee91f64bbe14dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129460361ae94cee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AVX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.542,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.545,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.469,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.485,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.420,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.444,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.418,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.423,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.443,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.451,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.407,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.410,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.431,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.448,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.420,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.428,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.451,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.482,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.450,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.471,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.471,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.502,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.471,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.501,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.520,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.522,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.457,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.497,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.467,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.500,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.458,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.481,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.489,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.497,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.472,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.485,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.454,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.457,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.332,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.379,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.363,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.368,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.304,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.315,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.313,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.330,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.299,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.321,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.325,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.354,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.317,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.354,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.376,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.395,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.359,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.363,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.392,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.395,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.362,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.385,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>