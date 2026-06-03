--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a43d73cfe34143" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210803ffa3b64753" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129460361ae94cee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15341a7983524394"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee91f64bbe14dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129460361ae94cee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb4047bafa74d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15341a7983524394" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AVX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.467,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.500,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.458,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.481,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.392,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.395,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.362,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.385,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.392,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.395,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.362,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.385,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.394,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.417,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.388,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.410,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.422,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.446,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.394,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.442,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.444,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.454,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.414,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.414,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.434,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.457,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.393,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.396,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.396,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.431,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.381,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.402,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.383,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.383,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.364,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.369,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.337,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.378,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.333,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.357,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.304,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.314,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.264,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.290,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.289,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.323,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.287,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.312,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.314,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.314,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.284,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.293,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.340,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.382,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.335,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.354,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.295,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.320,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.278,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.308,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>