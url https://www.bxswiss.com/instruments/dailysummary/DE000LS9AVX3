--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210803ffa3b64753" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R449d0d9931064231" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15341a7983524394"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb04a2e76f2f464d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb4047bafa74d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15341a7983524394" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcebd27d492f04897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb04a2e76f2f464d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AVX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.383,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.383,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.364,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.369,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.295,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.320,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.278,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.308,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.318,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.325,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.287,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.306,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.280,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.299,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.268,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.288,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.253,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.301,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.248,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.254,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.239,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.262,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.226,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.245,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.222,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.234,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.167,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.167,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.156,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.183,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.149,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.172,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.161,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.175,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.136,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.167,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.157,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.162,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.121,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.153,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.138,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.147,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.085,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.111,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.113,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.127,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.087,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.091,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.095,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.098,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.075,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.087,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.093,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.111,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.036,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.042,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.053,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.531,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.053,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.099,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.089,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.112,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.074,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.091,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>