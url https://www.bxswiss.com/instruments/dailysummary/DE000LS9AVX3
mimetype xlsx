--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R449d0d9931064231" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d024ca085c44ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb04a2e76f2f464d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R658b22800dcb46e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcebd27d492f04897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb04a2e76f2f464d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17e90f29886f4b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R658b22800dcb46e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AVX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.161,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.175,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.136,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.167,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.089,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.112,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.074,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.091,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.078,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.096,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.072,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.076,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.047,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.047,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.011,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.017,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.005,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.515,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.988,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.041,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.027,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.515,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.023,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.089,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.125,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.143,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.109,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.131,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.177,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.202,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.166,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.192,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.201,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.226,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.189,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.223,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.236,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.268,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.232,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.252,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.277,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.293,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.258,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.293,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.287,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.297,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.255,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.294,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.304,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.333,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.301,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.314,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.300,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.301,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.256,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.267,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.277,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.279,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.240,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.242,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.267,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.275,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.223,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.230,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>