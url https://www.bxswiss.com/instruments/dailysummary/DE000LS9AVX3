--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d024ca085c44ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea05c3a26f794baf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R658b22800dcb46e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R998b5399ddc74243"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17e90f29886f4b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R658b22800dcb46e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4139ca3be7934124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R998b5399ddc74243" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AVX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.201,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.226,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.189,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.223,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.267,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.275,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.223,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.230,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.228,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.243,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.209,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.228,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.224,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.226,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.132,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.140,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.094,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.129,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.089,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.092,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.083,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.112,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.073,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.104,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.086,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.114,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.066,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.114,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.114,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.128,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.089,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.089,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.067,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.089,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.055,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.088,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.109,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.085,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.109,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.084,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.093,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.049,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.085,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.085,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.105,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.079,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.104,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.129,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.149,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.118,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.141,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.156,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.169,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.142,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.145,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.138,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.159,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.133,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.150,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.128,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.139,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.066,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.066,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.078,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.082,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.035,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.048,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>