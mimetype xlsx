--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea05c3a26f794baf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red963d3d4a7f47c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R998b5399ddc74243"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ee2d4d239fe45b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4139ca3be7934124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R998b5399ddc74243" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d401f7c2e824ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ee2d4d239fe45b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AVX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>3.048,579</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.182,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.184,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.157,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.168,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.185,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.194,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.165,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.183,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.191,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.209,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.191,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.206,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.200,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.210,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.162,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.170,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.178,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.203,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.148,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.203,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.195,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.225,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.184,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.224,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.242,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.244,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.215,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.218,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.214,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.218,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.162,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.171,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.158,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.172,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.138,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.170,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.163,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.173,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.132,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.162,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.173,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.190,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.165,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.189,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.171,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.190,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.147,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.172,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.198,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.206,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.169,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.175,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.175,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.179,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.145,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.147,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.133,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.136,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.106,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.119,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.120,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.132,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.098,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.124,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.124,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.151,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.117,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.122,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.114,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.154,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.103,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.149,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.161,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.161,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.110,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.114,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.114,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.121,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.114,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.108,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.116,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.073,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.094,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.085,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.094,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.055,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.069,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.065,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.076,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.047,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.063,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.066,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.076,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.031,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.047,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>