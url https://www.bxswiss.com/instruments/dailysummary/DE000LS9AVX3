--- v11 (2026-09-11)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red963d3d4a7f47c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6c870513c34f2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ee2d4d239fe45b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31015cdda39433b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d401f7c2e824ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ee2d4d239fe45b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recd2c21e90ef423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31015cdda39433b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AVX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.124,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.151,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.117,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.122,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.066,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.076,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.031,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.047,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.076,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.081,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.066,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.077,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.084,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.092,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.045,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.057,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.070,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.072,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.060,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.061,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.101,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.122,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.096,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.107,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.118,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.121,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.061,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.062,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.091,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.127,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.080,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.120,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.135,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.088,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.134,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.139,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.154,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.130,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.131,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.104,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.158,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.095,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.146,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.188,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.201,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.162,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.184,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.180,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.196,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.164,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.172,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.169,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.174,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.138,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.148,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.172,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.177,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.161,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.176,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.172,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.172,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.112,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.117,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.113,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.138,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.095,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.120,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>