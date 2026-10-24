--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6c870513c34f2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c407ddac0eb4b82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31015cdda39433b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8afe11af50d4714"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recd2c21e90ef423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31015cdda39433b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6a900da42ca4dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8afe11af50d4714" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AVX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.103,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.135,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.088,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.134,096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.113,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.138,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.095,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.120,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.109,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.128,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.090,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.110,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.145,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.162,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.111,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.130,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.103,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.135,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.081,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.135,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.113,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.131,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.060,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.064,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.065,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.072,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.027,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.051,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.055,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.070,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.032,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.056,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.053,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.064,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.998,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.998,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.999,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.035,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.985,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.019,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.925,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.953,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.885,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.949,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.939,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.445,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.855,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.857,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.858,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.445,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.844,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.887,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.867,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.935,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.845,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.924,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.949,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.968,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.931,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.954,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.901,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.925,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.878,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.891,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.870,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.880,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.830,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.870,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>