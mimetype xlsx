--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re16e2d768452444a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc405fa775b4e7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cc9738c247b4585"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racd4cbd8e4ad4d7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ffb7def468d4e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cc9738c247b4585" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R552bfe7173174c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racd4cbd8e4ad4d7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrückkäufe und Dividendenerhöhungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AVB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...188 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>240,037</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>239,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,530</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>