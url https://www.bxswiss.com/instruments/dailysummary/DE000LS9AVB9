--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc405fa775b4e7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R567c4526d75943d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racd4cbd8e4ad4d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86effa4ab7424b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R552bfe7173174c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racd4cbd8e4ad4d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R978f9ba2e5fc47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86effa4ab7424b35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrückkäufe und Dividendenerhöhungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AVB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>