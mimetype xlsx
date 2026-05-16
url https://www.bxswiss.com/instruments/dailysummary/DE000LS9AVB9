--- v5 (2026-04-23)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R567c4526d75943d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f88ef9d07b46cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86effa4ab7424b35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab0a1455cb4c4c76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R978f9ba2e5fc47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86effa4ab7424b35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e4c1239a75b49d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab0a1455cb4c4c76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrückkäufe und Dividendenerhöhungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AVB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>