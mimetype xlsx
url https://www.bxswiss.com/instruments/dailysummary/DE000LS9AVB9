--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f88ef9d07b46cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5ccbd64c8fb4e77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab0a1455cb4c4c76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra88b01755bd14961"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e4c1239a75b49d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab0a1455cb4c4c76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52491bd72ab94c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra88b01755bd14961" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrückkäufe und Dividendenerhöhungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AVB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>