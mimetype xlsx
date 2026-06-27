--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5ccbd64c8fb4e77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19bba7bc636548c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra88b01755bd14961"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3590f8fd607b4370"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52491bd72ab94c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra88b01755bd14961" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3003c417a9264c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3590f8fd607b4370" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrückkäufe und Dividendenerhöhungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AVB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>