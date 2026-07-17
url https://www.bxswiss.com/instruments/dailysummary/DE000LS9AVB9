--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19bba7bc636548c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd456d4db82e2426f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3590f8fd607b4370"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79486fa12f894e9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3003c417a9264c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3590f8fd607b4370" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3337575551d440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79486fa12f894e9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrückkäufe und Dividendenerhöhungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AVB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>