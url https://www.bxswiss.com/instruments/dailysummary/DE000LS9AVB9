--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd456d4db82e2426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa7251dfb4c47c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79486fa12f894e9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re78213390ccb4355"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3337575551d440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79486fa12f894e9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9507f01d61e14598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re78213390ccb4355" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrückkäufe und Dividendenerhöhungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AVB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>