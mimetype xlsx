--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa7251dfb4c47c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478b3ca89df94274" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re78213390ccb4355"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6ed84650875478d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9507f01d61e14598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re78213390ccb4355" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66850479063948ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6ed84650875478d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrückkäufe und Dividendenerhöhungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AVB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>