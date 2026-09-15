--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478b3ca89df94274" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f18a32ac7641bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6ed84650875478d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1da8c4bc2dad472b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66850479063948ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6ed84650875478d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bcadeb8ba894ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1da8c4bc2dad472b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrückkäufe und Dividendenerhöhungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AVB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>