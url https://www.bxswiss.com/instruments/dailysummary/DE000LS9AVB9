--- v12 (2026-09-15)
+++ v13 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f18a32ac7641bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f8c4a6a1497459e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1da8c4bc2dad472b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b4b5ab78def4430"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bcadeb8ba894ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1da8c4bc2dad472b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e750ada83a4202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b4b5ab78def4430" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrückkäufe und Dividendenerhöhungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AVB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>