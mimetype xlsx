--- v13 (2026-10-06)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f8c4a6a1497459e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c335c69675b427e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b4b5ab78def4430"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd63c7de33a8348e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e750ada83a4202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b4b5ab78def4430" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc76da21d1214965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd63c7de33a8348e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrückkäufe und Dividendenerhöhungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AVB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>