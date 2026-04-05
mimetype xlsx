--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re41ac72b602c4427" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99d11e58a4424c87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06e200b9c749496b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea7d4e97a9e143eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fd18aecdc614eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06e200b9c749496b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b9d6b705358452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea7d4e97a9e143eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AUL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>1.654,149</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.702,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.702,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.665,588</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...366 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.657,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.662,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.659,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.666,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.657,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.660,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>