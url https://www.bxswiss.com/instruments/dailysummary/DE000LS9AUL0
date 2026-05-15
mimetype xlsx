--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99d11e58a4424c87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d9fc5e601114baf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea7d4e97a9e143eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b5a0c6d2ce44f4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b9d6b705358452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea7d4e97a9e143eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f468dcacacf47b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b5a0c6d2ce44f4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AUL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1.652,482</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.685,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.685,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>