--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d9fc5e601114baf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R214464f59e284f57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b5a0c6d2ce44f4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6595dc3dd1148f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f468dcacacf47b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b5a0c6d2ce44f4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f54dbf2bae943e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6595dc3dd1148f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AUL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.674,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.684,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.671,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.683,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.676,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.682,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.661,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.675,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.689,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.701,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>