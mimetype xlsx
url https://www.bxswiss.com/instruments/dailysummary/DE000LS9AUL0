--- v8 (2026-06-05)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R214464f59e284f57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11ddac63d17047f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6595dc3dd1148f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaee12eb35044cb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f54dbf2bae943e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6595dc3dd1148f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85b3d908d54e431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaee12eb35044cb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AUL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.739,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.740,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.723,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.731,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.711,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.702,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.600,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>