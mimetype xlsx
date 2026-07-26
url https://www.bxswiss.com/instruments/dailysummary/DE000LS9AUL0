--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11ddac63d17047f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aa6d99962d94b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaee12eb35044cb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70500431f2244dcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85b3d908d54e431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaee12eb35044cb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f609165105426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70500431f2244dcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AUL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.624,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.630,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.616,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.623,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.672,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.678,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.668,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.678,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.689,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.685,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>