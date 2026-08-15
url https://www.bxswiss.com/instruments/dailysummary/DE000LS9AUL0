--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aa6d99962d94b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f58b4fba8ba4b22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70500431f2244dcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R123727b91c6845d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f609165105426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70500431f2244dcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b16da7f34004d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R123727b91c6845d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AUL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.682,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.682,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.640,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.642,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.632,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.633,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.604,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.606,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.591,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.582,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.585,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.580,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.591,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>