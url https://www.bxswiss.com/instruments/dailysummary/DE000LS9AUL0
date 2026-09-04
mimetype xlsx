--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f58b4fba8ba4b22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd32514f5f7f64f14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R123727b91c6845d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c9ef3f095e34f07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b16da7f34004d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R123727b91c6845d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0acec80455254aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c9ef3f095e34f07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AUL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.613,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.622,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.607,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.618,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.746,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.749,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.732,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.734,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.733,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>