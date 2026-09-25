--- v12 (2026-09-04)
+++ v13 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd32514f5f7f64f14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dc666804d364e46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c9ef3f095e34f07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R894c4146590142db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0acec80455254aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c9ef3f095e34f07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5cb4d87665046f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R894c4146590142db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AUL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.712,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.717,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.695,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.709,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.732,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.766,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.729,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.765,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.755,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.755,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.755,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.733,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.733,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.733,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.747,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.747,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.753,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.798,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.803,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>