--- v13 (2026-09-25)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dc666804d364e46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd1633271ac1410a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R894c4146590142db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f81c0f2462c4197"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5cb4d87665046f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R894c4146590142db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41eada0d91b548b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f81c0f2462c4197" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AUL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.742,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.747,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.734,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.747,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.805,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.828,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.799,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.821,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>