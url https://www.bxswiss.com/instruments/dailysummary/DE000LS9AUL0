--- v14 (2026-10-15)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd1633271ac1410a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f79b7d9dec6463c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f81c0f2462c4197"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R757b300979074f7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41eada0d91b548b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f81c0f2462c4197" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404cc7c432ef4517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R757b300979074f7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AUL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.846,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.859,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.838,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.853,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.825,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.841,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.819,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.827,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.753,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.551,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>