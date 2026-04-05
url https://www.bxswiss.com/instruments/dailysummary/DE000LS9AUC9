--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae7232a677334908" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf55104655f446bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ec04e2df584f22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22959173049c4e33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dd9dc2c03b9460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ec04e2df584f22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb31b06df8fc24167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22959173049c4e33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marathon Aktienbasket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AUC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>156,368</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,938</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...57 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,027</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>