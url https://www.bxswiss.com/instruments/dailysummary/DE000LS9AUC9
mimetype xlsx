--- v6 (2026-04-05)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf55104655f446bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722c0ecc2c4946fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22959173049c4e33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79a3d34ba4ac4dda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb31b06df8fc24167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22959173049c4e33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f7591850ef6451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79a3d34ba4ac4dda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marathon Aktienbasket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AUC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>152,819</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>