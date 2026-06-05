--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722c0ecc2c4946fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5750c6bb21a94cb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79a3d34ba4ac4dda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd9ac5a59f1a4d1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f7591850ef6451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79a3d34ba4ac4dda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36a92e7ef542498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd9ac5a59f1a4d1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marathon Aktienbasket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AUC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>