--- v8 (2026-06-05)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5750c6bb21a94cb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84448eb4da2d42c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd9ac5a59f1a4d1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fcff4df81f640f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36a92e7ef542498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd9ac5a59f1a4d1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R579d01a6f8044738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fcff4df81f640f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marathon Aktienbasket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AUC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>