--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84448eb4da2d42c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44f01045f017468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fcff4df81f640f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a9f608900ef4283"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R579d01a6f8044738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fcff4df81f640f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa432e3a3455461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a9f608900ef4283" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marathon Aktienbasket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AUC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>167,031</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,592</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>166,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,733</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>