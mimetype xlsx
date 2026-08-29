--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44f01045f017468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969512cbf95042dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a9f608900ef4283"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ad24fbe56654cd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa432e3a3455461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a9f608900ef4283" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a1121f902e4c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ad24fbe56654cd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marathon Aktienbasket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AUC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>161,355</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>