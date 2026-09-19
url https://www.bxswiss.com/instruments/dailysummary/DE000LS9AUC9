--- v11 (2026-08-29)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969512cbf95042dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b63fd4b8aa04849" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ad24fbe56654cd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33369dfb63ff4fda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a1121f902e4c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ad24fbe56654cd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb12c681a780940d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33369dfb63ff4fda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marathon Aktienbasket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AUC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>