--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b63fd4b8aa04849" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a8972f3ef546b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33369dfb63ff4fda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c215bf68e1d4228"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb12c681a780940d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33369dfb63ff4fda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2804ecb806a442ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c215bf68e1d4228" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marathon Aktienbasket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AUC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>