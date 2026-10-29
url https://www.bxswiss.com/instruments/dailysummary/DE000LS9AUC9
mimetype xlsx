--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a8972f3ef546b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff743e5dc72c41c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c215bf68e1d4228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41d6a79537db4393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2804ecb806a442ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c215bf68e1d4228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reed03bf61cf54da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41d6a79537db4393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marathon Aktienbasket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AUC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>