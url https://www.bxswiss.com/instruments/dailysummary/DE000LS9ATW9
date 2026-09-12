--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R651d90485ba44b32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra46b8e98bf3d4c4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1db343a7dfcb48b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7d521a2414b4a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52678af677b74a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1db343a7dfcb48b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbbd715b899f4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7d521a2414b4a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nahrung Energie Kommunikation PLUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>141,428</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,389</x:t>
-[...409 lines deleted...]
-          <x:t>142,235</x:t>
+          <x:t>143,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>