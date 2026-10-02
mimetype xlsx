--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra46b8e98bf3d4c4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra06e26d787134c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7d521a2414b4a64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89de85c585ad467c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbbd715b899f4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7d521a2414b4a64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9206e9225b2e4a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89de85c585ad467c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nahrung Energie Kommunikation PLUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>142,877</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,529</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>142,037</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,987</x:t>
-[...382 lines deleted...]
-          <x:t>143,153</x:t>
+          <x:t>143,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>