--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra06e26d787134c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb015c67e1bba4c8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89de85c585ad467c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08d0b3e5b18d42f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9206e9225b2e4a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89de85c585ad467c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56b34808fd5b4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08d0b3e5b18d42f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nahrung Energie Kommunikation PLUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>142,098</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,666</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,096</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...445 lines deleted...]
-          <x:t>29.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,301</x:t>
-[...63 lines deleted...]
-          <x:t>142,451</x:t>
+          <x:t>143,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>