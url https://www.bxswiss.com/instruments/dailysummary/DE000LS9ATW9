--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb43f99568fdf44f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97ba5471a4f6409a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4c23df4e944183"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5e083df0934abd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0462d110512c4b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4c23df4e944183" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb712eeadf38d4fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5e083df0934abd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nahrung Energie Kommunikation PLUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>132,289</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,771</x:t>
-[...566 lines deleted...]
-          <x:t>131,560</x:t>
+          <x:t>131,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>