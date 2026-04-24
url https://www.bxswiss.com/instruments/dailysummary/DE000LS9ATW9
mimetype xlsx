--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97ba5471a4f6409a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad8acfc0415a4890" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5e083df0934abd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd051cf1f38244573"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb712eeadf38d4fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5e083df0934abd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5903ceb220c4949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd051cf1f38244573" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nahrung Energie Kommunikation PLUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...392 lines deleted...]
-          <x:t>131,721</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,769</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,155</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>