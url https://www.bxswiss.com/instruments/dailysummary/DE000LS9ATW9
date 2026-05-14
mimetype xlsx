--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad8acfc0415a4890" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2a80448a4db4a76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd051cf1f38244573"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5063a16e7544b85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5903ceb220c4949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd051cf1f38244573" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf4f594c04d43d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5063a16e7544b85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nahrung Energie Kommunikation PLUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>