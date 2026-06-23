--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2a80448a4db4a76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra56fd9bf91414bd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5063a16e7544b85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re39370b3208c4c19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf4f594c04d43d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5063a16e7544b85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c094016c2604599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re39370b3208c4c19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nahrung Energie Kommunikation PLUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...473 lines deleted...]
-          <x:t>140,196</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,505</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>140,121</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>