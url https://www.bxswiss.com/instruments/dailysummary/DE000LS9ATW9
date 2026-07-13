--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra56fd9bf91414bd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33323db38caf4d6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re39370b3208c4c19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39818b955454055"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c094016c2604599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re39370b3208c4c19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fae4314e7f246ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39818b955454055" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nahrung Energie Kommunikation PLUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>139,722</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,365</x:t>
-[...60 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>139,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,988</x:t>
-[...225 lines deleted...]
-          <x:t>137,289</x:t>
+          <x:t>139,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>