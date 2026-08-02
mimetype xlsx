--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33323db38caf4d6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e0bbc1900d040b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39818b955454055"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e09646835c24982"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fae4314e7f246ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39818b955454055" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0af7fac949e7402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e09646835c24982" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nahrung Energie Kommunikation PLUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>