--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e0bbc1900d040b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R651d90485ba44b32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e09646835c24982"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1db343a7dfcb48b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0af7fac949e7402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e09646835c24982" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52678af677b74a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1db343a7dfcb48b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nahrung Energie Kommunikation PLUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>