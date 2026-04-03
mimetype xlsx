--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa5b1ab591a946e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cc7e8fdb2be4686" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ca50fe42db406d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce2b94afa7c943fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a95099d16484ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ca50fe42db406d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a509225022b43a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce2b94afa7c943fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Steigende Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>