--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cc7e8fdb2be4686" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fae46c9945f450a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce2b94afa7c943fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7240a7a9f6f40f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a509225022b43a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce2b94afa7c943fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R264ab9a99ec742e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7240a7a9f6f40f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Steigende Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>