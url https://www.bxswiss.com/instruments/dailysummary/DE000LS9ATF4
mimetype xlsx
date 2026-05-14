--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fae46c9945f450a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150a2180ea884a93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7240a7a9f6f40f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc73466ce54784d75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R264ab9a99ec742e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7240a7a9f6f40f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree494345dd04479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc73466ce54784d75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Steigende Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>