--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150a2180ea884a93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18cb999ce394846" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc73466ce54784d75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad44c5d055d4cd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree494345dd04479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc73466ce54784d75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6102ceeb080946fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad44c5d055d4cd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Steigende Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>256,307</x:t>
-[...360 lines deleted...]
-          <x:t>248,502</x:t>
+          <x:t>256,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>