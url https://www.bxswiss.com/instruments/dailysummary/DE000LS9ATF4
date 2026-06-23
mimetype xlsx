--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18cb999ce394846" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dbc9d38772947f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad44c5d055d4cd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0552158e67ef42e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6102ceeb080946fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad44c5d055d4cd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d108a51e6b64dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0552158e67ef42e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Steigende Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>