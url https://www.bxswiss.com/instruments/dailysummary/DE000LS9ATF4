--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dbc9d38772947f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c3ce28249c4335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0552158e67ef42e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra73928d208ae4ac5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d108a51e6b64dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0552158e67ef42e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae563e9bba5b4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra73928d208ae4ac5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Steigende Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>