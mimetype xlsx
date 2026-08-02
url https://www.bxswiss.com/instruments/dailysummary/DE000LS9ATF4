--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c3ce28249c4335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9eec43b6e045ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra73928d208ae4ac5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf8878f09c7b4f90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae563e9bba5b4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra73928d208ae4ac5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R811815c74d454e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf8878f09c7b4f90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Steigende Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>