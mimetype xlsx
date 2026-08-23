--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9eec43b6e045ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c0982bc5ac4484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf8878f09c7b4f90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9236d4973dd4d6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R811815c74d454e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf8878f09c7b4f90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18d5d8515ad24eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9236d4973dd4d6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Steigende Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>