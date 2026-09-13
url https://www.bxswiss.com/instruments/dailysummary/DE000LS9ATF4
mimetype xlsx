--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c0982bc5ac4484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1568a26643f490e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9236d4973dd4d6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19d7891d4ea44786"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18d5d8515ad24eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9236d4973dd4d6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb7b01ff25894f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19d7891d4ea44786" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Steigende Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>