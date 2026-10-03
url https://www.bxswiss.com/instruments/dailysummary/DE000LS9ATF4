--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1568a26643f490e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc33b22c598154b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19d7891d4ea44786"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R580cb3b193534939"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb7b01ff25894f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19d7891d4ea44786" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3871bc31f0704b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R580cb3b193534939" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Steigende Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>