--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc33b22c598154b4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f981613c7a94673" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R580cb3b193534939"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a3284189b324405"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3871bc31f0704b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R580cb3b193534939" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec0ed9b643864975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a3284189b324405" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Steigende Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>