--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf69a91beb1241dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a9aab21de7d4537" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80780bd7c27c4907"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra709612f5897453b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f3883500b934c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80780bd7c27c4907" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81c097dd106d4cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra709612f5897453b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Select Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>133,344</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,386</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...622 lines deleted...]
-          <x:t>130,539</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>