--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a9aab21de7d4537" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa745548a7c744c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra709612f5897453b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bf492e770974b65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81c097dd106d4cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra709612f5897453b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd95de2b4f2b44ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bf492e770974b65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Select Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>