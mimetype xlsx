--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aea2939018d4a9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R830a683dedfd4ef3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c86753cb026402d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3305d5a3e43648e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a1954c93a204413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c86753cb026402d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd031b3df2c174263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3305d5a3e43648e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Select Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>124,955</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,360</x:t>
-[...512 lines deleted...]
-          <x:t>123,206</x:t>
+          <x:t>122,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>