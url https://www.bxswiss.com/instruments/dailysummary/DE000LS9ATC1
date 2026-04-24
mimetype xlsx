--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R830a683dedfd4ef3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4aa0e9bb504df1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3305d5a3e43648e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea0826b981a46bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd031b3df2c174263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3305d5a3e43648e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d10d5ec7f64a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea0826b981a46bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Select Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>126,116</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,151</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...627 lines deleted...]
-          <x:t>126,380</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>