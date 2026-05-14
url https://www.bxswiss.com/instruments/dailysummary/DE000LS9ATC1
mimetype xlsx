--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4aa0e9bb504df1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7574fa062dda4452" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea0826b981a46bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R787efbe0263745cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d10d5ec7f64a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea0826b981a46bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59186d40e6a0404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R787efbe0263745cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Select Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>