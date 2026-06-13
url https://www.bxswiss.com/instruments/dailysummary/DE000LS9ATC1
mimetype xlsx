--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7574fa062dda4452" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf62d4aa333e240b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R787efbe0263745cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba558b2e0d9f47f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59186d40e6a0404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R787efbe0263745cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re11c7d1f4b214566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba558b2e0d9f47f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Select Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>130,277</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,794</x:t>
-[...377 lines deleted...]
-          <x:t>126,863</x:t>
+          <x:t>130,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>