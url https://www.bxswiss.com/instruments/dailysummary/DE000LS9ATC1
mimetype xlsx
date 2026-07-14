--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf62d4aa333e240b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5237b98c3ea748b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba558b2e0d9f47f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4840213dae3949df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re11c7d1f4b214566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba558b2e0d9f47f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1a56596464149a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4840213dae3949df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Select Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>