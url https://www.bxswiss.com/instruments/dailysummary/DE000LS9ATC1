--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5237b98c3ea748b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6220027da3d7446e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4840213dae3949df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00d98acb7a44185"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1a56596464149a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4840213dae3949df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c1efd56411489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00d98acb7a44185" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Select Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>