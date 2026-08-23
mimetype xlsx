--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6220027da3d7446e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9977335bb04b422c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00d98acb7a44185"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1487730d527540cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c1efd56411489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00d98acb7a44185" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R720468a30cfd413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1487730d527540cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Select Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>