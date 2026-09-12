--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9977335bb04b422c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf69a91beb1241dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1487730d527540cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80780bd7c27c4907"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R720468a30cfd413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1487730d527540cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f3883500b934c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80780bd7c27c4907" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Select Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ATC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>