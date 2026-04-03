--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f68bf91a3bc4595" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ebbc3be8c7468c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d1c160af1034257"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R805911adbd134c5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde087c87a6f2461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d1c160af1034257" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree2205963abc4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R805911adbd134c5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Chancen Mittelfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ARP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>