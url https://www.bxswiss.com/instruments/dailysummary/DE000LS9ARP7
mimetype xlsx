--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ebbc3be8c7468c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72890ccda45a4f37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R805911adbd134c5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23c009c04bac4b94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree2205963abc4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R805911adbd134c5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179241ff0ca84db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23c009c04bac4b94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Chancen Mittelfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ARP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>