--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72890ccda45a4f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e3c3f433914bb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23c009c04bac4b94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd85d9e15866d47dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179241ff0ca84db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23c009c04bac4b94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbad41265443d4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd85d9e15866d47dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Chancen Mittelfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ARP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>