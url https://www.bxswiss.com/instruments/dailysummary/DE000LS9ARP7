--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e3c3f433914bb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc291ab77d83428c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd85d9e15866d47dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd331768858e4655"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbad41265443d4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd85d9e15866d47dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb68371ac9f814e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd331768858e4655" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Chancen Mittelfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ARP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>