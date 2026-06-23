--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc291ab77d83428c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf8bb16f711b49a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd331768858e4655"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ab933e09d7e4a69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb68371ac9f814e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd331768858e4655" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80eeb27e8dcf4b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ab933e09d7e4a69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Chancen Mittelfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ARP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>