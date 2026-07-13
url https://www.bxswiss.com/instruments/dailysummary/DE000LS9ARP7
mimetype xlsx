--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf8bb16f711b49a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree7d63c0c4994161" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ab933e09d7e4a69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fcf9de90210460d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80eeb27e8dcf4b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ab933e09d7e4a69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68c25e236c8f452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fcf9de90210460d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Chancen Mittelfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ARP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>164,810</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,092</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>176,721</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>