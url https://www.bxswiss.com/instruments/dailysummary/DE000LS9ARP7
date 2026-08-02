--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree7d63c0c4994161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5a543b89e9748b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fcf9de90210460d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8031ff947aab4461"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68c25e236c8f452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fcf9de90210460d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1c40d04a36c46cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8031ff947aab4461" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Chancen Mittelfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ARP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>