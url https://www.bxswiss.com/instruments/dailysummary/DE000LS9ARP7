--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5a543b89e9748b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12815858b75a4fbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8031ff947aab4461"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4db8d397368e46a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1c40d04a36c46cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8031ff947aab4461" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R993075b641974981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4db8d397368e46a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Chancen Mittelfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ARP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>