--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12815858b75a4fbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f39d937537f4a85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4db8d397368e46a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd669fb6c55354d18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R993075b641974981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4db8d397368e46a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eab4e2993d14ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd669fb6c55354d18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Chancen Mittelfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ARP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>