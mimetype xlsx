--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f39d937537f4a85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8080c87f8bc149ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd669fb6c55354d18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R861b3678d6104b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eab4e2993d14ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd669fb6c55354d18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fdf2414f7a841ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R861b3678d6104b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Chancen Mittelfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ARP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>