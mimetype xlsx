--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8080c87f8bc149ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcda79f75b47d4e7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R861b3678d6104b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e250b31f7fd4ec8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fdf2414f7a841ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R861b3678d6104b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1676ab9f1b146eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e250b31f7fd4ec8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Chancen Mittelfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ARP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>