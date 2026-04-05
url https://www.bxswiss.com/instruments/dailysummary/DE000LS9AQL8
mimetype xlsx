--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c50b440323742ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9023ed069e174a54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9141c547451c4efd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R381c45d17ca242dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fda2038140b4382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9141c547451c4efd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb4a04b0a604356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R381c45d17ca242dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AQL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...220 lines deleted...]
-          <x:t>157,175</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,626</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>158,626</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>