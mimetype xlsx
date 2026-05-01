--- v5 (2026-04-05)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9023ed069e174a54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc753fb14a5b74d57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R381c45d17ca242dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7419c3466e2463f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb4a04b0a604356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R381c45d17ca242dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7746523e186949cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7419c3466e2463f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AQL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>