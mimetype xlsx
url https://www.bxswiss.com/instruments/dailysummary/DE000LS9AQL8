--- v6 (2026-05-01)
+++ v7 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc753fb14a5b74d57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aad908b8cff4bb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7419c3466e2463f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc9157272f134f41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7746523e186949cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7419c3466e2463f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b7b05394d34037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc9157272f134f41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AQL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>