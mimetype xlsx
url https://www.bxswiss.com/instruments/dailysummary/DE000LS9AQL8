--- v7 (2026-05-22)
+++ v8 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aad908b8cff4bb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd3093dac93f49cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc9157272f134f41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R958cd5eda7fa45b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b7b05394d34037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc9157272f134f41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf514cfd1f8664ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R958cd5eda7fa45b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AQL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>