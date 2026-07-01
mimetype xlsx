--- v8 (2026-06-11)
+++ v9 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd3093dac93f49cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2736d5416a34492" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R958cd5eda7fa45b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc92d3810dd4003"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf514cfd1f8664ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R958cd5eda7fa45b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dcc6d90c53b4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc92d3810dd4003" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AQL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>