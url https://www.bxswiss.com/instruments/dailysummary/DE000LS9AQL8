--- v9 (2026-07-01)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2736d5416a34492" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec61d724a914852" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc92d3810dd4003"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9feb4018b603451d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dcc6d90c53b4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc92d3810dd4003" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c201cc1d4f9486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9feb4018b603451d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AQL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>