--- v10 (2026-07-23)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec61d724a914852" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f6b3f02b6dd43c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9feb4018b603451d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb47e814b187a4781"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c201cc1d4f9486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9feb4018b603451d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6159e8ee8d411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb47e814b187a4781" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AQL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>196,966</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>196,656</x:t>
-[...328 lines deleted...]
-          <x:t>191,524</x:t>
+          <x:t>197,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>