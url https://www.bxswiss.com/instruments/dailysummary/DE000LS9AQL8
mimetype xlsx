--- v11 (2026-09-01)
+++ v12 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f6b3f02b6dd43c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cf1f77bef8b4fab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb47e814b187a4781"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55fdbbff0b624c00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6159e8ee8d411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb47e814b187a4781" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf809b6be70594a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55fdbbff0b624c00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AQL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>