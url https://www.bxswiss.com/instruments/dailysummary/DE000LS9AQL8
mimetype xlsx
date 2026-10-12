--- v12 (2026-09-21)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cf1f77bef8b4fab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f18a7d29a440db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55fdbbff0b624c00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dcbbbd3bc9d4d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf809b6be70594a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55fdbbff0b624c00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R516789540e9644a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dcbbbd3bc9d4d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AQL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>197,409</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>197,230</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>194,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>