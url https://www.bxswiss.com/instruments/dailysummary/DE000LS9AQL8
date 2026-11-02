--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f18a7d29a440db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f321b44acb4994" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dcbbbd3bc9d4d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4204e223c1a447a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R516789540e9644a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dcbbbd3bc9d4d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea93634dce4b4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4204e223c1a447a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AQL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>