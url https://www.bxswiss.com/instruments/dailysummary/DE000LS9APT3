--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a66820a9fdf4a4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R169c77e494bc48a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R486d02b71bad4a6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339c3ab326fb42c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2242653671154701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R486d02b71bad4a6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21a8bea767484c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339c3ab326fb42c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9APT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>