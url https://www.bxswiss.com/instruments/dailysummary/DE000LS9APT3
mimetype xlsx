--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R169c77e494bc48a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f60d96da6bf47f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339c3ab326fb42c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd493d339baa14959"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21a8bea767484c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339c3ab326fb42c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b9dd4e975f84bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd493d339baa14959" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9APT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>