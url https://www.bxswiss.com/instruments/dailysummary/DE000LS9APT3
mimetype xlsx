--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f60d96da6bf47f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02001752d78b4e4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd493d339baa14959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R985dac95acac47f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b9dd4e975f84bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd493d339baa14959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff42dd31743c4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R985dac95acac47f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9APT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>