--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02001752d78b4e4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ff1c2ad8f8430d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R985dac95acac47f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R969cbfb60be14fb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff42dd31743c4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R985dac95acac47f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7d8443021c84375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R969cbfb60be14fb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9APT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>