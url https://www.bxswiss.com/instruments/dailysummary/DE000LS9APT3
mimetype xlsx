--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ff1c2ad8f8430d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd1eae11aac6465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R969cbfb60be14fb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d1692db24de4454"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7d8443021c84375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R969cbfb60be14fb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc99ac33d13b74adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d1692db24de4454" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9APT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>