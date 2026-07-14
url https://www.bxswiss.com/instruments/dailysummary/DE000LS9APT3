--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd1eae11aac6465a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c60db0f340f4d06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d1692db24de4454"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7a571041df4513"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc99ac33d13b74adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d1692db24de4454" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60901a1ce4c4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7a571041df4513" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9APT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>