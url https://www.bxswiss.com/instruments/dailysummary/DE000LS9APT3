--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c60db0f340f4d06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re727ef2b250348d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7a571041df4513"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3c9f99ce0214386"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60901a1ce4c4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7a571041df4513" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redaf569b077d41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3c9f99ce0214386" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9APT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>