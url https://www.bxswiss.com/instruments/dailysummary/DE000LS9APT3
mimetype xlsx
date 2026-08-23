--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re727ef2b250348d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45501b421390473a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3c9f99ce0214386"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d64b5176f94540"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redaf569b077d41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3c9f99ce0214386" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8392adbcc6444564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d64b5176f94540" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9APT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>406,124</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,237</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>390,944</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>