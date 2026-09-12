--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45501b421390473a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0393a9f77c21404e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d64b5176f94540"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R630014b398cc40e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8392adbcc6444564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d64b5176f94540" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re79d33165bc84ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R630014b398cc40e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9APT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>