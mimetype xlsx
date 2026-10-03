--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0393a9f77c21404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c01252bfd44b41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R630014b398cc40e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf621d60f361646c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re79d33165bc84ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R630014b398cc40e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc170a42790a34111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf621d60f361646c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9APT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>393,675</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>392,950</x:t>
-[...458 lines deleted...]
-          <x:t>389,004</x:t>
+          <x:t>391,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>