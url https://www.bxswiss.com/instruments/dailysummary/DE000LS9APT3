--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c01252bfd44b41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d707c9e1e6840fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf621d60f361646c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcddfdd005e6743b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc170a42790a34111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf621d60f361646c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24e868138eb3416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcddfdd005e6743b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9APT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>