--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e321a2d66f4f54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33396df76bbd4684" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3914340155f94335"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac2b0a42fdc42ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ec884c53a434e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3914340155f94335" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf63edbb452574bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac2b0a42fdc42ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AKJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>