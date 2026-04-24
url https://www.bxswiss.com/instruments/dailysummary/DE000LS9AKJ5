--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33396df76bbd4684" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e0b73d95c00464c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac2b0a42fdc42ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7dc7577cdaa465b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf63edbb452574bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac2b0a42fdc42ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R679ab43b25244af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7dc7577cdaa465b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AKJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>