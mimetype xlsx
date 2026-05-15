--- v5 (2026-04-24)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e0b73d95c00464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46e69f810a4345b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7dc7577cdaa465b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3792a860a784fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R679ab43b25244af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7dc7577cdaa465b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d5cf51f21c54891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3792a860a784fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AKJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>