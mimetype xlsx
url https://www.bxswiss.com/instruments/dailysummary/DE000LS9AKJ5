--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46e69f810a4345b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52e13aa6fdce4ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3792a860a784fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d2cbc1638584dd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d5cf51f21c54891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3792a860a784fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R159a29251afa4f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d2cbc1638584dd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AKJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...512 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,066</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>336,322</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>