--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52e13aa6fdce4ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3983037a77ef476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d2cbc1638584dd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe2eaf58aa2a4c38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R159a29251afa4f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d2cbc1638584dd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d82753706c0443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe2eaf58aa2a4c38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AKJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>333,793</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>