--- v8 (2026-07-15)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3983037a77ef476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1076e1e92cfa4140" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe2eaf58aa2a4c38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a5ecddd17d14830"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d82753706c0443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe2eaf58aa2a4c38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c38143ffdd4a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a5ecddd17d14830" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AKJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>345,211</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>