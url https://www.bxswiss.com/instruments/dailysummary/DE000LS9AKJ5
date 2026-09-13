--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1076e1e92cfa4140" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac4f265be9f4045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a5ecddd17d14830"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfaabfe737664c2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c38143ffdd4a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a5ecddd17d14830" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27192215da5d4a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfaabfe737664c2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AKJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>