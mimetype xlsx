--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac4f265be9f4045" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c16dd1caa114363" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfaabfe737664c2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6feb320628844f8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27192215da5d4a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfaabfe737664c2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reac41404d8534651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6feb320628844f8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AKJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>