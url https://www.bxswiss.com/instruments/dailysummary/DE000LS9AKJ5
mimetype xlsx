--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c16dd1caa114363" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radb5f3f6256d4fd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6feb320628844f8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d546524a6824bb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reac41404d8534651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6feb320628844f8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e7c561bb9fb459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d546524a6824bb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AKJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>