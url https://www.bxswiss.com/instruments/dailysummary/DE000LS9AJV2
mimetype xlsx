--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5286da648b4d58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R412c99a864a34b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ddbb9596f104f11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89266bca0b5d4c83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f157d7909c5430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ddbb9596f104f11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda16c29e4fc44534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89266bca0b5d4c83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETF-Werte des ICAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>