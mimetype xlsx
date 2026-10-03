--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R412c99a864a34b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c3196780f1c4b44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89266bca0b5d4c83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dc757d551804a53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda16c29e4fc44534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89266bca0b5d4c83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R298373858dec40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dc757d551804a53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETF-Werte des ICAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>