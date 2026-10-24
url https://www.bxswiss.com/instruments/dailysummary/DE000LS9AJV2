--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c3196780f1c4b44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d159a11bc94977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dc757d551804a53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe7bd20937c4b4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R298373858dec40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dc757d551804a53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaa40d8b7ebe4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe7bd20937c4b4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETF-Werte des ICAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>287,714</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>286,409</x:t>
-[...544 lines deleted...]
-          <x:t>279,466</x:t>
+          <x:t>285,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>