--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R374479eb880340de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d8557a7bcc4842" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc41d91e913664e33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7adcb8e013e842bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d76d960650a42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc41d91e913664e33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8103478611e24971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7adcb8e013e842bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETF-Werte des ICAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>