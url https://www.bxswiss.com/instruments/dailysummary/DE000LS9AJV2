--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d8557a7bcc4842" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R347877120c214d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7adcb8e013e842bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9761d693499e423d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8103478611e24971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7adcb8e013e842bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d9de774e6bf4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9761d693499e423d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETF-Werte des ICAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>