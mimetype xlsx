--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R347877120c214d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R414c98a491644266" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9761d693499e423d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc2a2d0eb4b244b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d9de774e6bf4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9761d693499e423d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra82804bfccd74735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc2a2d0eb4b244b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETF-Werte des ICAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>