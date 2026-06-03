--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R414c98a491644266" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree71191f2dcf461c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc2a2d0eb4b244b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dbc16558c3143c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra82804bfccd74735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc2a2d0eb4b244b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14ac88b496244ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dbc16558c3143c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETF-Werte des ICAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>