--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree71191f2dcf461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5001c60e77a4266" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dbc16558c3143c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6505c525bcce4cb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14ac88b496244ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dbc16558c3143c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R557aca296e114994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6505c525bcce4cb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETF-Werte des ICAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>