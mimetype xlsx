--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5001c60e77a4266" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544eed90736a413b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6505c525bcce4cb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a39c5d080324df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R557aca296e114994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6505c525bcce4cb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra93c26584a4f4305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a39c5d080324df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETF-Werte des ICAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>279,182</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>277,848</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>282,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,548</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>