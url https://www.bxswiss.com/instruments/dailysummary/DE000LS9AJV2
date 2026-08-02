--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544eed90736a413b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R142063928ca34fff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a39c5d080324df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re22fc1d48af44629"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra93c26584a4f4305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a39c5d080324df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb675150575f140ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re22fc1d48af44629" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETF-Werte des ICAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>