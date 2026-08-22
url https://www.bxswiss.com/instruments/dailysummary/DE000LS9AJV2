--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R142063928ca34fff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5286da648b4d58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re22fc1d48af44629"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ddbb9596f104f11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb675150575f140ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re22fc1d48af44629" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f157d7909c5430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ddbb9596f104f11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETF-Werte des ICAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>