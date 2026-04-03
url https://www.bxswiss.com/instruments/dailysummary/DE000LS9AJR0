--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d5ae5c403d34728" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e73071f9774585" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re591e4d5286a4e5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ee2176cb1e4c9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R244023f5409848b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re591e4d5286a4e5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d44cc0ea7f54c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ee2176cb1e4c9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Dogs USA 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>207,384</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>207,309</x:t>
-[...474 lines deleted...]
-        <x:is>
           <x:t>205,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,581</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>