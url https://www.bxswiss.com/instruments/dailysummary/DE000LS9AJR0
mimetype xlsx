--- v7 (2026-04-03)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e73071f9774585" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R253f609014f346db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ee2176cb1e4c9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re58c508c83b74f91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d44cc0ea7f54c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ee2176cb1e4c9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59b58b460aa4297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re58c508c83b74f91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Dogs USA 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>