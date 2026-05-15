--- v8 (2026-04-25)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R253f609014f346db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb7621a4be3431c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re58c508c83b74f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d7ea62152743fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59b58b460aa4297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re58c508c83b74f91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48cd9d7ebea240d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d7ea62152743fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Dogs USA 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>