--- v9 (2026-05-15)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb7621a4be3431c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a1178ab7494fca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d7ea62152743fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c090561e1d1424b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48cd9d7ebea240d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d7ea62152743fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8066e8122ff4e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c090561e1d1424b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Dogs USA 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>200,122</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>198,547</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>197,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,895</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>