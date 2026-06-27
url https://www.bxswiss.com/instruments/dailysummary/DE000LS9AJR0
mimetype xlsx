--- v10 (2026-06-05)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a1178ab7494fca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb40c60cfde4784" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c090561e1d1424b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re451b6ef4c3c4932"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8066e8122ff4e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c090561e1d1424b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9355c3a0b9034a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re451b6ef4c3c4932" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Dogs USA 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>