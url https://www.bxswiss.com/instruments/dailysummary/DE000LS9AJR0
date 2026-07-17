--- v11 (2026-06-27)
+++ v12 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb40c60cfde4784" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a984b856d245ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re451b6ef4c3c4932"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d0e80541d147e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9355c3a0b9034a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re451b6ef4c3c4932" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85a85e95b50249ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d0e80541d147e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Dogs USA 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>