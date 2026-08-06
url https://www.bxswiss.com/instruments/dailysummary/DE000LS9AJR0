--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a984b856d245ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree51c7fca7154495" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d0e80541d147e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12aa1988f177447b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85a85e95b50249ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d0e80541d147e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7337f55adf954cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12aa1988f177447b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Dogs USA 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>