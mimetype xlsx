--- v13 (2026-08-06)
+++ v14 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree51c7fca7154495" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9487de35bbae4764" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12aa1988f177447b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c0d70c1b934e9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7337f55adf954cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12aa1988f177447b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6772c1eedd48492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c0d70c1b934e9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Dogs USA 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>