--- v14 (2026-08-26)
+++ v15 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9487de35bbae4764" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra878e672f2fa43d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c0d70c1b934e9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc6e44d514544bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6772c1eedd48492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c0d70c1b934e9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282811cba5254d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc6e44d514544bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Dogs USA 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>