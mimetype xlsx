--- v15 (2026-09-15)
+++ v16 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra878e672f2fa43d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4789deeb27b42f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc6e44d514544bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3102331a38b4fcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282811cba5254d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc6e44d514544bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b1a33b5dde4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3102331a38b4fcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Dogs USA 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>223,266</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>221,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,148</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>