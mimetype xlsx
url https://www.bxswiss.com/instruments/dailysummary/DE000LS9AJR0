--- v16 (2026-10-05)
+++ v17 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4789deeb27b42f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cd541e232ee4a36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3102331a38b4fcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81aa735ae62a4e6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b1a33b5dde4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3102331a38b4fcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf5c9b98bf9848bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81aa735ae62a4e6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Dogs USA 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>