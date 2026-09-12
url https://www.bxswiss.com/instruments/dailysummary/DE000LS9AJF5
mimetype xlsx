--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf93427cde1b245f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293dcff4d4f34b80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b4fed0fca3945ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0eb558da2d451e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3cffe7d067449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b4fed0fca3945ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R485cab77d0784e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0eb558da2d451e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität, angelehnt an Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>718,852</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>