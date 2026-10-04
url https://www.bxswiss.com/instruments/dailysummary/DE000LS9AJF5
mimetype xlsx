--- v11 (2026-09-12)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293dcff4d4f34b80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R196f7664e8fc47df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0eb558da2d451e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R296cef5b89b4487a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R485cab77d0784e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0eb558da2d451e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6254debc60ef4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R296cef5b89b4487a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität, angelehnt an Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>747,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>749,826</x:t>
-[...543 lines deleted...]
-        <x:is>
           <x:t>741,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>747,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>747,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>752,126</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>754,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>761,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>751,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>761,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>