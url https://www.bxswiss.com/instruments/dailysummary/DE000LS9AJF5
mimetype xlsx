--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R196f7664e8fc47df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb7e2c9fc1e4250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R296cef5b89b4487a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a238ddbc2504e5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6254debc60ef4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R296cef5b89b4487a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd3fb2b2f234473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a238ddbc2504e5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität, angelehnt an Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>741,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>742,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>737,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>740,406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>720,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>722,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>716,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>718,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>