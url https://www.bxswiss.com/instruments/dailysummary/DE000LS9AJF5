--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b206bb093594afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fd40fb368c64c40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8ab532c4f1b4f70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde20721e8ac64628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R346192f6c8934b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8ab532c4f1b4f70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R269f5dcc5aa74fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde20721e8ac64628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität, angelehnt an Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>704,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>704,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>687,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>690,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>694,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>707,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>693,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>704,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>