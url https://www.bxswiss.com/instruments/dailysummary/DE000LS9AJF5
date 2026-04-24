--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fd40fb368c64c40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra208ecf833ff4a67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde20721e8ac64628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf03a6f4d91f14736"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R269f5dcc5aa74fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde20721e8ac64628" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dea4c404f3f4da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf03a6f4d91f14736" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität, angelehnt an Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>683,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>699,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>699,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>708,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>715,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>702,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>709,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>