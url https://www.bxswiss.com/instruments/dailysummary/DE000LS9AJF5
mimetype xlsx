--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra208ecf833ff4a67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c3c0867e2fc450c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf03a6f4d91f14736"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra37e359109c949c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dea4c404f3f4da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf03a6f4d91f14736" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R553dbd4f95364324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra37e359109c949c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität, angelehnt an Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>731,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>737,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>731,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>736,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>733,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>739,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>729,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>732,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>