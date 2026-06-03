--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c3c0867e2fc450c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b52bfbf039f4f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra37e359109c949c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra76356242e554de5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R553dbd4f95364324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra37e359109c949c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R167fded4d9924cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra76356242e554de5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität, angelehnt an Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>742,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>748,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>739,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>740,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>738,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>741,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>734,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>736,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>