--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b52bfbf039f4f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1eda60a2e524911" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra76356242e554de5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c41ff30da3c4a3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R167fded4d9924cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra76356242e554de5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7282740d38944d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c41ff30da3c4a3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität, angelehnt an Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>734,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>737,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>732,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>735,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>750,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>759,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>746,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>758,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>