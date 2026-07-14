--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1eda60a2e524911" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb51de390ef104da0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c41ff30da3c4a3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9696279c13f447b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7282740d38944d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c41ff30da3c4a3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274beebd906d487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9696279c13f447b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität, angelehnt an Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>745,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>753,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>742,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>753,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>725,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>726,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>721,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>723,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>