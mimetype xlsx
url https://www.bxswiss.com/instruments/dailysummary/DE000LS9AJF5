--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb51de390ef104da0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf93427cde1b245f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9696279c13f447b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b4fed0fca3945ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274beebd906d487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9696279c13f447b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3cffe7d067449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b4fed0fca3945ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität, angelehnt an Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AJF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>707,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>715,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>704,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>707,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>709,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>710,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>707,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>709,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>