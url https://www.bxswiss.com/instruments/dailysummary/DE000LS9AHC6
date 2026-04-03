--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e46d4cd5cd47b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e4a41338d9f4457" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e1beae56d9a4000"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ec24bc6edd84fd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R131d97e2cdc54982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e1beae56d9a4000" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc869775007946e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ec24bc6edd84fd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX Werte-Minimum-Varianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AHC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>