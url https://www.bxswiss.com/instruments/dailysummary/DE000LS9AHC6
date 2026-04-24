--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e4a41338d9f4457" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7960d8e24a80422d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ec24bc6edd84fd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R402093b641a3422b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc869775007946e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ec24bc6edd84fd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46350f9e7a1d4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R402093b641a3422b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX Werte-Minimum-Varianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AHC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>