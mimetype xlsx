--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7960d8e24a80422d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc1df77b320f4834" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R402093b641a3422b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6185adba9958400a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46350f9e7a1d4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R402093b641a3422b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93d619a5c6304c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6185adba9958400a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX Werte-Minimum-Varianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AHC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>