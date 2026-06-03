--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc1df77b320f4834" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1748d4aff629429f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6185adba9958400a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f77c77b5684020"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93d619a5c6304c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6185adba9958400a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b7de64412d94615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f77c77b5684020" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX Werte-Minimum-Varianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AHC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>256,419</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>255,515</x:t>
-[...458 lines deleted...]
-          <x:t>248,824</x:t>
+          <x:t>250,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>