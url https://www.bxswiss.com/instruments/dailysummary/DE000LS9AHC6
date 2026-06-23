--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1748d4aff629429f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa0fed42238644c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f77c77b5684020"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f9bdc04ac044e8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b7de64412d94615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f77c77b5684020" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64c7b0e97e424c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f9bdc04ac044e8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX Werte-Minimum-Varianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AHC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>