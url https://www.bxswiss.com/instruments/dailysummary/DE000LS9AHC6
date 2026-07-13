--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa0fed42238644c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R888f8fd923954686" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f9bdc04ac044e8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb472032cbf4840b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64c7b0e97e424c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f9bdc04ac044e8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R153f71b0eab64bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb472032cbf4840b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX Werte-Minimum-Varianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AHC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>