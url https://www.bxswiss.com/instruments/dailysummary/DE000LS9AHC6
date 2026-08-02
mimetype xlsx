--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R888f8fd923954686" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5291f1bddf164015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb472032cbf4840b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e9f5a972cd477e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R153f71b0eab64bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb472032cbf4840b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb5f775b84704823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e9f5a972cd477e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX Werte-Minimum-Varianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AHC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>266,444</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,798</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>269,627</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>