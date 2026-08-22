--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5291f1bddf164015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc0a2a92a0042bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e9f5a972cd477e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rada9b1a09e4f49dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb5f775b84704823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e9f5a972cd477e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0b4a05ef9bb40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rada9b1a09e4f49dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX Werte-Minimum-Varianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AHC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>269,482</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>267,093</x:t>
-[...345 lines deleted...]
-          <x:t>264,938</x:t>
+          <x:t>266,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...235 lines deleted...]
-          <x:t>272,353</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>