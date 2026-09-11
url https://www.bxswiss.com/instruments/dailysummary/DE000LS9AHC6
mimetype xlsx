--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc0a2a92a0042bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02f38e9536945ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rada9b1a09e4f49dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4483f5fcc5d481e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0b4a05ef9bb40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rada9b1a09e4f49dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcee31843f7b04976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4483f5fcc5d481e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX Werte-Minimum-Varianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AHC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>