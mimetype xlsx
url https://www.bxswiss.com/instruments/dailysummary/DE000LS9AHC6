--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02f38e9536945ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb2a5da0ad7f42e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4483f5fcc5d481e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ec18e955032499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcee31843f7b04976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4483f5fcc5d481e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f5c738769a4b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ec18e955032499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX Werte-Minimum-Varianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AHC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>274,441</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>272,706</x:t>
-[...38 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>272,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>273,155</x:t>
-[...549 lines deleted...]
-          <x:t>270,600</x:t>
+          <x:t>273,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>