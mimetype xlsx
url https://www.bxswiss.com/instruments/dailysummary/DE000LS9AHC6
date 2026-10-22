--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb2a5da0ad7f42e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac98a0b2ba154faa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ec18e955032499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fb26d091d744bbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f5c738769a4b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ec18e955032499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9860e9f80ad407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fb26d091d744bbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX Werte-Minimum-Varianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AHC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>269,394</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>268,673</x:t>
-[...409 lines deleted...]
-          <x:t>268,187</x:t>
+          <x:t>271,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>