--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09689fcd2bf24efc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2657bf08db234f85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe2ec3416d8d41b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e36787973784163"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98829ffe05fe4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe2ec3416d8d41b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b806cdaae84e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e36787973784163" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kurschancen bei Turnaround-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>