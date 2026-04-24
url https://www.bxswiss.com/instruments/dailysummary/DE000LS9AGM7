--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2657bf08db234f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8865e9051fb744da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e36787973784163"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab04952fa3674600"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b806cdaae84e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e36787973784163" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf21eba3ccc0d440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab04952fa3674600" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kurschancen bei Turnaround-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>