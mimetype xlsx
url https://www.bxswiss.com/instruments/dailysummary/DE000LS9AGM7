--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8865e9051fb744da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4c4d3097fec4071" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab04952fa3674600"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39e444345bf04c32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf21eba3ccc0d440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab04952fa3674600" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8099596fcab74c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39e444345bf04c32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kurschancen bei Turnaround-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>