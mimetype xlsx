--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4c4d3097fec4071" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ef10a9833a4d0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39e444345bf04c32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc8b6fcb58e24e36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8099596fcab74c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39e444345bf04c32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4957f1a4686a4973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc8b6fcb58e24e36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kurschancen bei Turnaround-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>