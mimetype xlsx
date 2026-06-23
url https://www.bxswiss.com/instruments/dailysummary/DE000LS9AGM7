--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ef10a9833a4d0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3762d70cf2984f48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc8b6fcb58e24e36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e81f75a09e642ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4957f1a4686a4973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc8b6fcb58e24e36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a3c3e2df4354af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e81f75a09e642ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kurschancen bei Turnaround-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>