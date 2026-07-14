--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3762d70cf2984f48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c5f4d7334448a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e81f75a09e642ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4dd238a427a4497"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a3c3e2df4354af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e81f75a09e642ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3a4e725066148d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4dd238a427a4497" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kurschancen bei Turnaround-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>