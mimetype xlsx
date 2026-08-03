--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c5f4d7334448a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e36137c26a84693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4dd238a427a4497"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ce56fc1e954768"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3a4e725066148d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4dd238a427a4497" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R372b70dd15144c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ce56fc1e954768" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kurschancen bei Turnaround-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>