--- v10 (2026-08-03)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e36137c26a84693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be8671c75c94376" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ce56fc1e954768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7fa66cbcf214083"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R372b70dd15144c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ce56fc1e954768" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf563df238b384697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7fa66cbcf214083" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kurschancen bei Turnaround-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>254,226</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>