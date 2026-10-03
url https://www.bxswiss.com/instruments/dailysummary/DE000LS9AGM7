--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be8671c75c94376" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff0a66cbb17b4090" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7fa66cbcf214083"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra74f6d7772d54b27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf563df238b384697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7fa66cbcf214083" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29237a15c8de4942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra74f6d7772d54b27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kurschancen bei Turnaround-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>