--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff0a66cbb17b4090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ebbcaaf5bee4c33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra74f6d7772d54b27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f3660ec6b3d4d1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29237a15c8de4942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra74f6d7772d54b27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcccf75b824204895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f3660ec6b3d4d1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kurschancen bei Turnaround-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>