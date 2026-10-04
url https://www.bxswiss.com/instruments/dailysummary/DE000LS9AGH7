--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a7da0592dcc41d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5159b8ee73dd409b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f56e8b85920459a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1d1af246b8b4af8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R632e1d5fa9d54912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f56e8b85920459a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77dd0870ea634b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1d1af246b8b4af8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Marken-Aktien &amp; Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,368 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...316 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -677,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>