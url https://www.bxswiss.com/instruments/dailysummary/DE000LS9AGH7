--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5159b8ee73dd409b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7caf07465ea247bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1d1af246b8b4af8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b2600c1d54745a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77dd0870ea634b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1d1af246b8b4af8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f6ed302108b45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b2600c1d54745a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Marken-Aktien &amp; Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>294,556</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,748</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,858</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>