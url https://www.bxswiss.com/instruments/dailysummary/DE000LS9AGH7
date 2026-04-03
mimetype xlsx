--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R380987445cb44b65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d9947ad23504297" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7affb5e9cc79445f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R097d51653e1e4464"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d56d10fe5348be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7affb5e9cc79445f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf133c0cbdc8f479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R097d51653e1e4464" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Marken-Aktien &amp; Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>