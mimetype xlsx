--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d9947ad23504297" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f77d15acde4c8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R097d51653e1e4464"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re129bbb06b554746"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf133c0cbdc8f479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R097d51653e1e4464" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20102d13bae047bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re129bbb06b554746" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Marken-Aktien &amp; Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>