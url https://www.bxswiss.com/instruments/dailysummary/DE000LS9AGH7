--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f77d15acde4c8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b64262dc7f4b3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re129bbb06b554746"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77aaa0a267ac4d70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20102d13bae047bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re129bbb06b554746" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eea3d8144784b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77aaa0a267ac4d70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Marken-Aktien &amp; Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>