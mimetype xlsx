--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b64262dc7f4b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R237e2e38fe124afe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77aaa0a267ac4d70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f00b47951c94e09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eea3d8144784b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77aaa0a267ac4d70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re31a31d5139e431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f00b47951c94e09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Marken-Aktien &amp; Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>271,543</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,017</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,406</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>