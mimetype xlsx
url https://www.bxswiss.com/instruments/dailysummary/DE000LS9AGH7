--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R237e2e38fe124afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d4d6320081f4e0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f00b47951c94e09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c828ad567064336"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re31a31d5139e431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f00b47951c94e09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd70b316c646f44ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c828ad567064336" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Marken-Aktien &amp; Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>