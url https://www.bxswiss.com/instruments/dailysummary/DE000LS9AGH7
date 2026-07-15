--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d4d6320081f4e0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589949cec2ad413a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c828ad567064336"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1509728d395c44bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd70b316c646f44ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c828ad567064336" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cea9f45cae64dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1509728d395c44bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Marken-Aktien &amp; Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>