--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589949cec2ad413a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96af88f10db34072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1509728d395c44bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3bed3296495443d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cea9f45cae64dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1509728d395c44bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b7a647acad41d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3bed3296495443d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Marken-Aktien &amp; Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>