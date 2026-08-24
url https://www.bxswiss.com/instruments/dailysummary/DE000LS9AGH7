--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96af88f10db34072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aa77a780ab94da4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3bed3296495443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6329b027b214d37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b7a647acad41d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3bed3296495443d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea487fbc4dbd4021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6329b027b214d37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Marken-Aktien &amp; Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>