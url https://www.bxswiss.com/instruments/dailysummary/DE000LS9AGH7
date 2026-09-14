--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aa77a780ab94da4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a7da0592dcc41d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6329b027b214d37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f56e8b85920459a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea487fbc4dbd4021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6329b027b214d37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R632e1d5fa9d54912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f56e8b85920459a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Marken-Aktien &amp; Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,194</x:t>
@@ -737,31 +299,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>