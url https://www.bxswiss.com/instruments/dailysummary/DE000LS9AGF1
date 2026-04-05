--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6beea774701a466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde362151c441405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd8c0d6e95cf41b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd53eac039d244759"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c5ca4051da469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd8c0d6e95cf41b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6eab2a91ed445f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd53eac039d244759" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale trendstarke Topaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>