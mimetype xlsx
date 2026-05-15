--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde362151c441405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eed55ff01fe41ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd53eac039d244759"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R309a6af9a58d45b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6eab2a91ed445f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd53eac039d244759" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa172e5c57004a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R309a6af9a58d45b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale trendstarke Topaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>330,112</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>