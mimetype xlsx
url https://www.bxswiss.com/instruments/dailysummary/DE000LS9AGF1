--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eed55ff01fe41ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22b6000d161243c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R309a6af9a58d45b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be96d56c9ec426a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa172e5c57004a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R309a6af9a58d45b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b08cc2861d84f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be96d56c9ec426a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale trendstarke Topaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>