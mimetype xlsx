--- v7 (2026-06-13)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22b6000d161243c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b0aafc895ae43d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be96d56c9ec426a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87f1dab8d63444cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b08cc2861d84f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be96d56c9ec426a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red2bd34c14644558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87f1dab8d63444cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale trendstarke Topaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>