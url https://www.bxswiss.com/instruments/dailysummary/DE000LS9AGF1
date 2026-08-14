--- v8 (2026-07-05)
+++ v9 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b0aafc895ae43d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R666532612cd94068" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87f1dab8d63444cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fc2ba0322b043e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red2bd34c14644558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87f1dab8d63444cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc53784a129740a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fc2ba0322b043e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale trendstarke Topaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>385,263</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>