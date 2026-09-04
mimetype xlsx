--- v9 (2026-08-14)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R666532612cd94068" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c623b27b18740b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fc2ba0322b043e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d1852cec304497"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc53784a129740a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fc2ba0322b043e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ef1a91db2d8401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d1852cec304497" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale trendstarke Topaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>