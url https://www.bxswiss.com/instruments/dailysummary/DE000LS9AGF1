--- v10 (2026-09-04)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c623b27b18740b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc3fc138330040eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d1852cec304497"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df97fd9c5de4fda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ef1a91db2d8401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d1852cec304497" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe57dae537943e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df97fd9c5de4fda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale trendstarke Topaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>404,185</x:t>
-[...387 lines deleted...]
-          <x:t>401,039</x:t>
+          <x:t>405,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>