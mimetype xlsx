--- v11 (2026-09-24)
+++ v12 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc3fc138330040eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6edbf0bff72c40ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df97fd9c5de4fda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba911a7897a04c9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe57dae537943e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df97fd9c5de4fda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb78ae249399438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba911a7897a04c9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale trendstarke Topaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>