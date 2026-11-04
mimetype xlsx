--- v12 (2026-10-15)
+++ v13 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6edbf0bff72c40ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c59d50ae96e4702" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba911a7897a04c9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rece9df8ef2644e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb78ae249399438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba911a7897a04c9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29f5a15b048e4056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rece9df8ef2644e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale trendstarke Topaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AGF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>