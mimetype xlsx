--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ae7cf53b1340da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R057bee365faa4a08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccb72793fd264166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9499963662ed4054"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf787836ddb7e4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccb72793fd264166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2922e8411fae42b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9499963662ed4054" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen vs. Risiken - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AEZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>