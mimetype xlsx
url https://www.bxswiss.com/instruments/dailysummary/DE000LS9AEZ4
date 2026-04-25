--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R057bee365faa4a08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621a493ee0124fe1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9499963662ed4054"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R877ef5df31cc450f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2922e8411fae42b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9499963662ed4054" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c3889544b17459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R877ef5df31cc450f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen vs. Risiken - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AEZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>