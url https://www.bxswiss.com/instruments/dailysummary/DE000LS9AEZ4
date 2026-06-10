--- v7 (2026-04-25)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621a493ee0124fe1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73224794a5b54514" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R877ef5df31cc450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9082c6669380435a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c3889544b17459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R877ef5df31cc450f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54560a7bde244733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9082c6669380435a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen vs. Risiken - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AEZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>132,043</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>