--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73224794a5b54514" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R825b9464d4a3479a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9082c6669380435a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd747634e45564206"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54560a7bde244733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9082c6669380435a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c52bf560c854ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd747634e45564206" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen vs. Risiken - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AEZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>