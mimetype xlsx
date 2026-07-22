--- v9 (2026-06-30)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R825b9464d4a3479a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46abb91e08a54985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd747634e45564206"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb90e1a3fdbb4408d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c52bf560c854ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd747634e45564206" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R823916d2959047ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb90e1a3fdbb4408d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen vs. Risiken - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AEZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>