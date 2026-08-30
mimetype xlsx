--- v10 (2026-07-22)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46abb91e08a54985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf05c0242d27f468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb90e1a3fdbb4408d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79336750a2d14c8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R823916d2959047ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb90e1a3fdbb4408d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe32dcd7d1e04f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79336750a2d14c8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen vs. Risiken - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AEZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>129,358</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,358</x:t>
-[...296 lines deleted...]
-          <x:t>125,641</x:t>
+          <x:t>128,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>