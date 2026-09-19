--- v11 (2026-08-30)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf05c0242d27f468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f11b9606974c34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79336750a2d14c8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8f92e94bf7c46f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe32dcd7d1e04f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79336750a2d14c8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dd7a7b755fc4a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8f92e94bf7c46f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen vs. Risiken - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AEZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>