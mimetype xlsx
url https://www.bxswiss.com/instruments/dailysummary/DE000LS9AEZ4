--- v12 (2026-09-19)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f11b9606974c34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c4603a8106c434f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8f92e94bf7c46f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a767bad76c0414c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dd7a7b755fc4a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8f92e94bf7c46f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9cdb618e894a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a767bad76c0414c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen vs. Risiken - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AEZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,247</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>128,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,266</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>