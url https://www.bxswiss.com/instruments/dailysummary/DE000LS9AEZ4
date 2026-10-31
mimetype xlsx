--- v13 (2026-10-10)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c4603a8106c434f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dfc38c0f6d1474b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a767bad76c0414c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc399bd64847849b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9cdb618e894a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a767bad76c0414c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd2ffa1a01384b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc399bd64847849b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen vs. Risiken - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9AEZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>