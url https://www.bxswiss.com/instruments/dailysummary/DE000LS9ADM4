--- v10 (2026-08-30)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaf8d270284a4141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62989c4c647d44cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80821d4aedfe4e48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb65bd959476149f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdc8c528e0714d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80821d4aedfe4e48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R950d81c19c1e4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb65bd959476149f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental unterbewertete Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ADM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>