--- v11 (2026-09-19)
+++ v12 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62989c4c647d44cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad6520073ae4f45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb65bd959476149f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b70a019aaca4954"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R950d81c19c1e4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb65bd959476149f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e6476f3d1634b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b70a019aaca4954" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental unterbewertete Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ADM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>