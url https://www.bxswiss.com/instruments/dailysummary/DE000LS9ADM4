--- v12 (2026-10-10)
+++ v13 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad6520073ae4f45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bfaaa23155c4376" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b70a019aaca4954"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2518287b5014df8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e6476f3d1634b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b70a019aaca4954" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5ce69b0b869440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2518287b5014df8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental unterbewertete Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ADM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,517</x:t>
@@ -791,31 +366,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>