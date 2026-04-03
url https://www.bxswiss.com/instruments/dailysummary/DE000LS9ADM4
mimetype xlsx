--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ad90cf23d54826" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re821d17e956f4870" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb89edd4d7a4b4b00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab0b10ecbadf42c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R149871ba41c543ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb89edd4d7a4b4b00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bab5452895140da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab0b10ecbadf42c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental unterbewertete Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ADM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>