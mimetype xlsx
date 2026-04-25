--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re821d17e956f4870" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2bb398e29254d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab0b10ecbadf42c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1b9e9cff5cd44bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bab5452895140da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab0b10ecbadf42c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d55acc85174d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1b9e9cff5cd44bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental unterbewertete Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ADM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>