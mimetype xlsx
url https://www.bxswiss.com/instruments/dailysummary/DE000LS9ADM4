--- v5 (2026-04-25)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2bb398e29254d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60747d3efce44717" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1b9e9cff5cd44bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b098de6228437e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d55acc85174d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1b9e9cff5cd44bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27875cfb5f894462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b098de6228437e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental unterbewertete Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ADM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>