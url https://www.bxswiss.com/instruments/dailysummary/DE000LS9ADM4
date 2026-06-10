--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60747d3efce44717" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80148e281dd740c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b098de6228437e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c914aa3e6644f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27875cfb5f894462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b098de6228437e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ebabc8d50d54834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c914aa3e6644f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental unterbewertete Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ADM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>