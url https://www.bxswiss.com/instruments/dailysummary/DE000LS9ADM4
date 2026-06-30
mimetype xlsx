--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80148e281dd740c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfa5ad064f1448e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c914aa3e6644f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2504bbb246c74e4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ebabc8d50d54834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c914aa3e6644f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca36c521f0c44446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2504bbb246c74e4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental unterbewertete Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ADM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>