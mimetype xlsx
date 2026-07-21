--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfa5ad064f1448e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7679566115bf4f10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2504bbb246c74e4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R495fbe1bc46f4933"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca36c521f0c44446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2504bbb246c74e4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd38bbc761ce64ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R495fbe1bc46f4933" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental unterbewertete Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ADM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>306,278</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,033</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...506 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>