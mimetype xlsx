--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7679566115bf4f10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaf8d270284a4141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R495fbe1bc46f4933"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80821d4aedfe4e48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd38bbc761ce64ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R495fbe1bc46f4933" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdc8c528e0714d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80821d4aedfe4e48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental unterbewertete Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ADM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>313,205</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>