--- v10 (2026-08-22)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96eb4de067824bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e553f3ca00f4ca2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7bf9cca5cb04673"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9657e9cac7e42f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re363515459284d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7bf9cca5cb04673" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41301f98e9f6435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9657e9cac7e42f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LBBW 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LB2CW16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>86,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,655</x:t>
-[...16 lines deleted...]
-          <x:t>86,660</x:t>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>86,635</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,630</x:t>
-[...539 lines deleted...]
-          <x:t>86,715</x:t>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>