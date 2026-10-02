--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e553f3ca00f4ca2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f6a85720f544a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9657e9cac7e42f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R414d4e8090094cf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41301f98e9f6435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9657e9cac7e42f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a860d4a0454a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R414d4e8090094cf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LBBW 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LB2CW16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>86,685</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,520</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>86,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,340</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>