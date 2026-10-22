--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f6a85720f544a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc2abc70e634483" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R414d4e8090094cf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb21ddfeb11074b64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a860d4a0454a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R414d4e8090094cf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb0c89ea5827438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb21ddfeb11074b64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LBBW 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LB2CW16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>86,015</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,490</x:t>
-[...11 lines deleted...]
-          <x:t>85,425</x:t>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,425</x:t>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>85,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,540</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>85,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,355</x:t>
-[...16 lines deleted...]
-          <x:t>85,525</x:t>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,040</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>85,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,900</x:t>
-[...4 lines deleted...]
-          <x:t>85,315</x:t>
+          <x:t>85,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>