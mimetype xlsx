--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99fcc864c8ad40fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd603b32eadb144ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c008f610d0f4bb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb9420b38a644d30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref1a99ec28c14215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c008f610d0f4bb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R760da74e40504cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb9420b38a644d30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LBBW 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LB2CNE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>