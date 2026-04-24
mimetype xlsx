--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd603b32eadb144ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4c9329bb2494881" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb9420b38a644d30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ba20e7c1cb4659"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R760da74e40504cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb9420b38a644d30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d27bc3b57f74470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ba20e7c1cb4659" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LBBW 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LB2CNE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>96,215</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,200</x:t>
-[...65 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,350</x:t>
-[...48 lines deleted...]
-          <x:t>96,205</x:t>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,200</x:t>
-[...355 lines deleted...]
-          <x:t>95,925</x:t>
+          <x:t>96,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>