--- v5 (2026-04-24)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4c9329bb2494881" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd356f7a35b394299" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ba20e7c1cb4659"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ff1a1fa512d494a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d27bc3b57f74470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ba20e7c1cb4659" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra11a412cf9104069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ff1a1fa512d494a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LBBW 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LB2CNE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>96,060</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,060</x:t>
-[...107 lines deleted...]
-          <x:t>96,095</x:t>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>96,235</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,420</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>20.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,405</x:t>
+          <x:t>96,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,380</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>96,280</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>