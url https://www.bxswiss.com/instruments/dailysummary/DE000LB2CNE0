--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd356f7a35b394299" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a4610adbd264af4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ff1a1fa512d494a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R221c09324f5a4d37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra11a412cf9104069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ff1a1fa512d494a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04214d8f437c43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R221c09324f5a4d37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LBBW 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LB2CNE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,590</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>