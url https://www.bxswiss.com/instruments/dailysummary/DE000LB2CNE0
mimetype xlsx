--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a4610adbd264af4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc936215246674928" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R221c09324f5a4d37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd909c6790aee4964"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04214d8f437c43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R221c09324f5a4d37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e7d63abf5d49ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd909c6790aee4964" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LBBW 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LB2CNE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>