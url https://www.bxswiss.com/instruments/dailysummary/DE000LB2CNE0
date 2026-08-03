--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc936215246674928" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reecd956bf13641ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd909c6790aee4964"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re42cb6bd55d543c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e7d63abf5d49ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd909c6790aee4964" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff4609d57b54c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re42cb6bd55d543c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LBBW 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LB2CNE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>96,795</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,775</x:t>
-[...16 lines deleted...]
-          <x:t>96,820</x:t>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,810</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>96,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,905</x:t>
-[...11 lines deleted...]
-          <x:t>96,915</x:t>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,905</x:t>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>96,935</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,960</x:t>
-        </x:is>
-[...219 lines deleted...]
-          <x:t>96,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>