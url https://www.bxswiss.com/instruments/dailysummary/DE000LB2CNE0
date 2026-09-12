--- v9 (2026-08-03)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reecd956bf13641ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R905ea11938854cbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re42cb6bd55d543c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5281703193774ae5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff4609d57b54c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re42cb6bd55d543c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207afb50af054ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5281703193774ae5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LBBW 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LB2CNE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,030</x:t>
-[...576 lines deleted...]
-          <x:t>96,960</x:t>
+          <x:t>97,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>