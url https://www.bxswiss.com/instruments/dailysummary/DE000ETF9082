--- v4 (2026-03-24)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d54cb1666c44a53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a36a7fab6c9445a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e58262df37c4f78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55c1396ddeeb4311"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee80f43f04e4962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e58262df37c4f78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0486e021fe82494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55c1396ddeeb4311" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi TecDAX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000ETF9082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>23,183</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,104</x:t>
-[...33 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>21,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,479</x:t>
-[...139 lines deleted...]
-          <x:t>23,064</x:t>
+          <x:t>22,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,217</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>22,480</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>