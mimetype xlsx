--- v5 (2026-04-14)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a36a7fab6c9445a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b9c84f6624e48d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55c1396ddeeb4311"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R743b24eebcaf47d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0486e021fe82494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55c1396ddeeb4311" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb03974e37ac41a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R743b24eebcaf47d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi TecDAX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000ETF9082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>23,201</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>