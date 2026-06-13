--- v6 (2026-05-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b9c84f6624e48d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b391042e1594b87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R743b24eebcaf47d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7150492463194f57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb03974e37ac41a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R743b24eebcaf47d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb6c4e98e772487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7150492463194f57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi TecDAX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000ETF9082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>24,523</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,661</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>13.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>