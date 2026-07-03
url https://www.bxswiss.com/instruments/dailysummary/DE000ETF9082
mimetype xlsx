--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b391042e1594b87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6319aacc9208452f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7150492463194f57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46edf690e9894c52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb6c4e98e772487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7150492463194f57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff33025c218143bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46edf690e9894c52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi TecDAX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000ETF9082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>27,044</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,018</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>25,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,342</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>