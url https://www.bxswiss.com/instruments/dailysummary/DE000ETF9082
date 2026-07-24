--- v8 (2026-07-03)
+++ v9 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6319aacc9208452f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ef47ee8e9d42c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46edf690e9894c52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b9625b43cf40fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff33025c218143bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46edf690e9894c52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0f8dea4fcfb4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b9625b43cf40fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi TecDAX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000ETF9082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>