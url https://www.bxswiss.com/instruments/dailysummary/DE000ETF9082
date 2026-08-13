--- v9 (2026-07-24)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ef47ee8e9d42c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6f8a9469304818" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b9625b43cf40fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb839d2d194c45c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0f8dea4fcfb4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b9625b43cf40fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R125a16e9dd344516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb839d2d194c45c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi TecDAX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000ETF9082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>25,465</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,294</x:t>
-[...409 lines deleted...]
-          <x:t>24,524</x:t>
+          <x:t>26,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>