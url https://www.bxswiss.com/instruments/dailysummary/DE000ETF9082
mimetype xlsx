--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6f8a9469304818" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f5f30716f324977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb839d2d194c45c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra670f511f4cb4fb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R125a16e9dd344516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb839d2d194c45c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d2ed9dcb2584c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra670f511f4cb4fb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi TecDAX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000ETF9082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>