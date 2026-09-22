--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f5f30716f324977" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc04ec4283b6d40c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra670f511f4cb4fb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06360e226d634cc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d2ed9dcb2584c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra670f511f4cb4fb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91dbec0a572f49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06360e226d634cc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi TecDAX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000ETF9082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>26,927</x:t>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>14.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,620</x:t>
-[...205 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>27,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,854</x:t>
-[...117 lines deleted...]
-          <x:t>26,750</x:t>
+          <x:t>26,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>