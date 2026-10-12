--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc04ec4283b6d40c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd325d804faa54c52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06360e226d634cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc93a9b00544165"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91dbec0a572f49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06360e226d634cc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3862b2a926344922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc93a9b00544165" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi TecDAX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000ETF9082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,854</x:t>
+          <x:t>26,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,716</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>26,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...235 lines deleted...]
-          <x:t>26,703</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>