--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd325d804faa54c52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7df2197c88cd4b31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc93a9b00544165"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d5bb31bf844ef3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3862b2a926344922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc93a9b00544165" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd07fbfbb40f435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d5bb31bf844ef3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi TecDAX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000ETF9082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,589</x:t>
-        </x:is>
-[...580 lines deleted...]
-          <x:t>26,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>