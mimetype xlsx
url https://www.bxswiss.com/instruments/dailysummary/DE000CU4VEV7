--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c613f88d3d459a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed73ab1a55141d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb71337505c174609"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d7fbe52528c4e58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694fdec1e4db4856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb71337505c174609" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R563f66b95233495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d7fbe52528c4e58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4VEV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>73,080</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>72,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>71,940</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>71,670</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,280</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>70,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,260</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>