--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed73ab1a55141d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1796b57626844d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d7fbe52528c4e58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ca51cdd3ff14c84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R563f66b95233495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d7fbe52528c4e58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69cbb7d166094087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ca51cdd3ff14c84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4VEV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>64,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>