--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40466e2cf300448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4d6431a1ae4266" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f7133520904436"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R211386f9a60f4393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be68f6755144c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f7133520904436" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb589c648bfe14eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R211386f9a60f4393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4VEV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>65,480</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,720</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>