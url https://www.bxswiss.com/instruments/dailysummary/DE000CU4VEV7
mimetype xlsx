--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4d6431a1ae4266" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfef9eeb76f174f90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R211386f9a60f4393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b01a10376dc4be7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb589c648bfe14eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R211386f9a60f4393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc317d02dd7e24755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b01a10376dc4be7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4VEV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>62,850</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,670</x:t>
-[...21 lines deleted...]
-          <x:t>59,400</x:t>
+          <x:t>59,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>57,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>