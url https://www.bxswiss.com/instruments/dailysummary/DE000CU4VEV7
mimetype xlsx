--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfef9eeb76f174f90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61ae2bef04e4da7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b01a10376dc4be7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d1668d87ea54f42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc317d02dd7e24755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b01a10376dc4be7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radcc9798aa624fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d1668d87ea54f42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4VEV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>60,370</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,480</x:t>
-[...43 lines deleted...]
-          <x:t>59,470</x:t>
+          <x:t>59,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,660</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>59,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>