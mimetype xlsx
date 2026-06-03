--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61ae2bef04e4da7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0eef7b2e1bc4352" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d1668d87ea54f42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R937a207913234f79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radcc9798aa624fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d1668d87ea54f42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8649aee8a3f4497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R937a207913234f79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4VEV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>58,640</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,340</x:t>
-[...119 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>58,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>61,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,540</x:t>
-[...409 lines deleted...]
-          <x:t>60,660</x:t>
+          <x:t>61,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>