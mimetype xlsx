--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0eef7b2e1bc4352" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5609bba8fff248a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R937a207913234f79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c91991dc13f4dc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8649aee8a3f4497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R937a207913234f79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a7767dc2e64007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c91991dc13f4dc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4VEV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>60,120</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...300 lines deleted...]
-          <x:t>22.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>61,590</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>