--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5609bba8fff248a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd6f27255a154e2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c91991dc13f4dc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e72840cf022470e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a7767dc2e64007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c91991dc13f4dc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eb76245dcfa4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e72840cf022470e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4VEV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,470</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>