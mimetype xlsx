--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd6f27255a154e2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554d27e662c74079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e72840cf022470e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa903f008a244af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eb76245dcfa4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e72840cf022470e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R001e672cd16041bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa903f008a244af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4VEV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>69,100</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>71,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,870</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>70,680</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>