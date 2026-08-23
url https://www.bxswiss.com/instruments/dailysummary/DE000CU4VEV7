--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554d27e662c74079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af88d8670344003" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa903f008a244af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e8d7110e4b040c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R001e672cd16041bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa903f008a244af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd3f14f8b4414132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e8d7110e4b040c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4VEV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>71,190</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,870</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>69,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>70,180</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>71,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>