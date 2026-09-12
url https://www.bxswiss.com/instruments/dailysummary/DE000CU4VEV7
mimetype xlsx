--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af88d8670344003" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c613f88d3d459a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e8d7110e4b040c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb71337505c174609"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd3f14f8b4414132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e8d7110e4b040c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694fdec1e4db4856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb71337505c174609" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4VEV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>68,740</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>72,640</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>