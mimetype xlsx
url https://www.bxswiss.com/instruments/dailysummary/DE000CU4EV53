--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc6f12d219564f29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf087bae1fb64b4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5803bb59135b445f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceec85a92c6347fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ddc290ecd8a4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5803bb59135b445f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a2549c9f8c04101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceec85a92c6347fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EV53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,460</x:t>
-[...26 lines deleted...]
-          <x:t>2,395</x:t>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>26.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,475</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>2,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>