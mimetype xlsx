--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf087bae1fb64b4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9391bf518ae4727" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceec85a92c6347fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d12475c79744937"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a2549c9f8c04101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceec85a92c6347fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc7334a3db2c48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d12475c79744937" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EV53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,265</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,525</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>06.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,785</x:t>
-[...75 lines deleted...]
-          <x:t>2,640</x:t>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,565</x:t>
-[...436 lines deleted...]
-          <x:t>2,475</x:t>
+          <x:t>3,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>