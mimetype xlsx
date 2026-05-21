--- v7 (2026-04-26)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9391bf518ae4727" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479466b02072416a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d12475c79744937"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3cf2b1eac8742d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc7334a3db2c48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d12475c79744937" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc34129b54b44433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3cf2b1eac8742d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EV53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,805</x:t>
-[...21 lines deleted...]
-          <x:t>2,820</x:t>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,820</x:t>
-[...193 lines deleted...]
-          <x:t>3,010</x:t>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>