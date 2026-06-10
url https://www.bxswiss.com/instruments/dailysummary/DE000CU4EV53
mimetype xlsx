--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479466b02072416a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2d43146f7d44ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3cf2b1eac8742d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ce6c44f2def4de6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc34129b54b44433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3cf2b1eac8742d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R725ef2bad7864e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ce6c44f2def4de6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EV53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>3,130</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,025</x:t>
-[...436 lines deleted...]
-          <x:t>3,700</x:t>
+          <x:t>3,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>