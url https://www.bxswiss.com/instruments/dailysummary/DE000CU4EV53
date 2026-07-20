--- v9 (2026-06-10)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2d43146f7d44ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7662af27d24db4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ce6c44f2def4de6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93bd655f21b54b5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R725ef2bad7864e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ce6c44f2def4de6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb77f34cce0c4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93bd655f21b54b5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EV53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,920</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>3,245</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>