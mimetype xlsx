--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7662af27d24db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4123fe6d0c5e4ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93bd655f21b54b5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61057e0a07cd43d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb77f34cce0c4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93bd655f21b54b5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re954afa09e94469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61057e0a07cd43d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EV53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,780</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,750</x:t>
-[...183 lines deleted...]
-          <x:t>4,535</x:t>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>01.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,645</x:t>
-[...360 lines deleted...]
-          <x:t>4,750</x:t>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>