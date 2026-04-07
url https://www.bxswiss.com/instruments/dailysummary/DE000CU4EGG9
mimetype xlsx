--- v7 (2026-03-18)
+++ v8 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f73f18d1eab43d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc760507d0c3e4432" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d93f7d773b84919"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84d6791e3c9446bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3a5ee5b5d2a403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d93f7d773b84919" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd49a88e5dacb40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84d6791e3c9446bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,535</x:t>
-[...21 lines deleted...]
-          <x:t>50,125</x:t>
+          <x:t>49,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>49,875</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,345</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>51,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,320</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>