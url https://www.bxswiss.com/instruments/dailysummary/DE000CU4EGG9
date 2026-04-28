--- v8 (2026-04-07)
+++ v9 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc760507d0c3e4432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002a66b21d8e427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84d6791e3c9446bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra67f26880d644663"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd49a88e5dacb40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84d6791e3c9446bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra272851688d24b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra67f26880d644663" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>