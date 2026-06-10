--- v9 (2026-04-28)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002a66b21d8e427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d13103242e4422d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra67f26880d644663"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddc869f2c39c4aba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra272851688d24b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra67f26880d644663" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9dabcff38c34a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddc869f2c39c4aba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>44,775</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,600</x:t>
-[...254 lines deleted...]
-          <x:t>42,780</x:t>
+          <x:t>43,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,740</x:t>
-[...31 lines deleted...]
-          <x:t>43,295</x:t>
+          <x:t>44,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>