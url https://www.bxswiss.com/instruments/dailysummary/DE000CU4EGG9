--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d13103242e4422d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c202980c4a64274" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddc869f2c39c4aba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78632fdaef9e4c9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9dabcff38c34a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddc869f2c39c4aba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R989f18c397a84eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78632fdaef9e4c9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>