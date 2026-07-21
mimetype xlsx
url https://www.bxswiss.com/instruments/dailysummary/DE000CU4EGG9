--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c202980c4a64274" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b2d9053f1a43aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78632fdaef9e4c9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra63caaaec1564cde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R989f18c397a84eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78632fdaef9e4c9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e71ecb48e404ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra63caaaec1564cde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>