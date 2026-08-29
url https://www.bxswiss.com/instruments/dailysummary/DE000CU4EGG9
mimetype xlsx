--- v12 (2026-07-21)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b2d9053f1a43aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b15b150df440c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra63caaaec1564cde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ab441febe41478b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e71ecb48e404ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra63caaaec1564cde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf61a0053a474337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ab441febe41478b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>33,470</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,180</x:t>
-[...485 lines deleted...]
-          <x:t>29,230</x:t>
+          <x:t>31,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>