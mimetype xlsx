--- v13 (2026-08-29)
+++ v14 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b15b150df440c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57509d601f2b41b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ab441febe41478b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f64180859a8478f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf61a0053a474337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ab441febe41478b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4534e7ee5e45f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f64180859a8478f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>