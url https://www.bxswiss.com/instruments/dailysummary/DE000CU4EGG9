--- v14 (2026-09-18)
+++ v15 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57509d601f2b41b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b72d345bc5b4426" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f64180859a8478f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d4b8bf339994960"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4534e7ee5e45f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f64180859a8478f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995131e8cdc4499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d4b8bf339994960" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,270</x:t>
-[...156 lines deleted...]
-          <x:t>36,215</x:t>
+          <x:t>34,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>16.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,515</x:t>
-[...63 lines deleted...]
-          <x:t>36,915</x:t>
+          <x:t>36,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>