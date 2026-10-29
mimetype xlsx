--- v15 (2026-10-09)
+++ v16 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b72d345bc5b4426" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c06ca5b1e846cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d4b8bf339994960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe02a5d77bae4cf4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995131e8cdc4499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d4b8bf339994960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41fbfbc059c54576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe02a5d77bae4cf4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>