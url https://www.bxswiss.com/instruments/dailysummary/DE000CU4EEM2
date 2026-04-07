--- v5 (2026-03-18)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8669f35e40f4ad0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R618ec5eb253541b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb4cfef32d464f66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a9ac894d76247a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ff76ce9cac4686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb4cfef32d464f66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf636e6b417fb49d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a9ac894d76247a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EEM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>