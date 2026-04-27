--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R618ec5eb253541b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93f4f2609de74bf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a9ac894d76247a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8c288e725964b07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf636e6b417fb49d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a9ac894d76247a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4acc6ec6fb0c4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8c288e725964b07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EEM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>