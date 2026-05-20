--- v7 (2026-04-27)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93f4f2609de74bf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b00cd7a8c044e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8c288e725964b07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb17684a2477d4b92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4acc6ec6fb0c4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8c288e725964b07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c309119fbc34fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb17684a2477d4b92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EEM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>