--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b00cd7a8c044e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R408abbc5c46f4e69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb17684a2477d4b92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d44ae079a654c8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c309119fbc34fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb17684a2477d4b92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb6802bc485d4465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d44ae079a654c8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EEM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>