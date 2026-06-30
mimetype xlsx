--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R408abbc5c46f4e69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R472bb1f4e13148ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d44ae079a654c8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dd2d36cb8174b51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb6802bc485d4465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d44ae079a654c8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R552734f14909452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dd2d36cb8174b51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EEM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>197,195</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>193,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,065</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>