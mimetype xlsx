--- v10 (2026-06-30)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R472bb1f4e13148ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1302dbb07b4ee2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dd2d36cb8174b51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70713aa4e0a24d5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R552734f14909452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dd2d36cb8174b51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4af998d5d148e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70713aa4e0a24d5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EEM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>163,945</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,915</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>155,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,935</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>