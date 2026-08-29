--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1302dbb07b4ee2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175a2a969b294567" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70713aa4e0a24d5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8163aa6fb9be4e72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4af998d5d148e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70713aa4e0a24d5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R994bf63d49984965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8163aa6fb9be4e72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EEM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>166,975</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,115</x:t>
-[...517 lines deleted...]
-          <x:t>157,835</x:t>
+          <x:t>176,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>