--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175a2a969b294567" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra77cfe8eab6345d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8163aa6fb9be4e72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cfc3b5dadf34e0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R994bf63d49984965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8163aa6fb9be4e72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1e4f640862648df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cfc3b5dadf34e0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EEM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,965</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>199,875</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>