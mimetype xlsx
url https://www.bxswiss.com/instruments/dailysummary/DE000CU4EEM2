--- v13 (2026-09-18)
+++ v14 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra77cfe8eab6345d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6e7703b1dac4c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cfc3b5dadf34e0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd16bb064afb4d4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1e4f640862648df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cfc3b5dadf34e0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5dc450f7d654cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd16bb064afb4d4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EEM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>187,005</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>183,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,375</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>