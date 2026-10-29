--- v14 (2026-10-08)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6e7703b1dac4c65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93cac76bc9a149c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd16bb064afb4d4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca874f97836b4cf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5dc450f7d654cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd16bb064afb4d4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c80752203b4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca874f97836b4cf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4EEM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>