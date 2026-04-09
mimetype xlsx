--- v7 (2026-03-18)
+++ v8 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51de8df57ce64270" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db5a34476ca450f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda676f3a456144c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reac3f51740a14b25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f36032b378846d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda676f3a456144c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0815a0cdba44353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reac3f51740a14b25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4ED55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>251,685</x:t>
-[...494 lines deleted...]
-        <x:is>
           <x:t>252,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>