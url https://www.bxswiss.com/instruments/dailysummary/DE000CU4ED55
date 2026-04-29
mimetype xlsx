--- v8 (2026-04-09)
+++ v9 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db5a34476ca450f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e3cbf4d412a4a8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reac3f51740a14b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656e4fdffd4549ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0815a0cdba44353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reac3f51740a14b25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13537c19e66647df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656e4fdffd4549ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4ED55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>