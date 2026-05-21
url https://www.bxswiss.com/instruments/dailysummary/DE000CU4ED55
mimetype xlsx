--- v9 (2026-04-29)
+++ v10 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e3cbf4d412a4a8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3346d2e74846cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656e4fdffd4549ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca6f09bde0af485d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13537c19e66647df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656e4fdffd4549ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a03f9cd197a42cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca6f09bde0af485d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4ED55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>230,915</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>228,785</x:t>
-[...431 lines deleted...]
-          <x:t>217,305</x:t>
+          <x:t>223,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>