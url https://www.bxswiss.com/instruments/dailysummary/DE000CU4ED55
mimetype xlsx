--- v10 (2026-05-21)
+++ v11 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3346d2e74846cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09a8dc9ff84e4fd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca6f09bde0af485d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd6b99ac67fd4bce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a03f9cd197a42cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca6f09bde0af485d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45f31fcb6e124e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd6b99ac67fd4bce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4ED55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>