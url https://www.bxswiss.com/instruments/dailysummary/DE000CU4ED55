--- v11 (2026-06-10)
+++ v12 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09a8dc9ff84e4fd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c18c419cc04d41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd6b99ac67fd4bce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R924a223b16a74e4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45f31fcb6e124e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd6b99ac67fd4bce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd351de266f314f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R924a223b16a74e4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4ED55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>211,965</x:t>
-[...139 lines deleted...]
-          <x:t>205,015</x:t>
+          <x:t>207,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,255</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>