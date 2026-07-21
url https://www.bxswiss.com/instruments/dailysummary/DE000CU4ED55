--- v12 (2026-06-30)
+++ v13 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c18c419cc04d41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66dac82489354d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R924a223b16a74e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R831054ba967e43a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd351de266f314f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R924a223b16a74e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ed6c0c5ab14e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R831054ba967e43a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4ED55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>187,955</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>181,565</x:t>
-[...227 lines deleted...]
-          <x:t>182,205</x:t>
+          <x:t>180,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,355</x:t>
-[...53 lines deleted...]
-          <x:t>171,125</x:t>
+          <x:t>182,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>174,455</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>