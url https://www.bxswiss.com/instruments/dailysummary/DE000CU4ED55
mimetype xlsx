--- v13 (2026-07-21)
+++ v14 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66dac82489354d60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8309de3659914f2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R831054ba967e43a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf978952512ef4397"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ed6c0c5ab14e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R831054ba967e43a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4caf8d0799b4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf978952512ef4397" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4ED55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>171,625</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,125</x:t>
-[...463 lines deleted...]
-          <x:t>173,145</x:t>
+          <x:t>178,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>