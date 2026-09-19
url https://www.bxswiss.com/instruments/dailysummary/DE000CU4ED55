--- v14 (2026-08-29)
+++ v15 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8309de3659914f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R681aea2ed9274426" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf978952512ef4397"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f63dccc33614621"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4caf8d0799b4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf978952512ef4397" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2594b5c772274505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f63dccc33614621" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4ED55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>