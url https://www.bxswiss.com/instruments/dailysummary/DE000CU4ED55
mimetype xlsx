--- v15 (2026-09-19)
+++ v16 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R681aea2ed9274426" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9304f8f1b4194194" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f63dccc33614621"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81954f541a3a4342"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2594b5c772274505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f63dccc33614621" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5082854ade054219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81954f541a3a4342" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4ED55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>