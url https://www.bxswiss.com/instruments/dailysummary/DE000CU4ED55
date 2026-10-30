--- v16 (2026-10-09)
+++ v17 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9304f8f1b4194194" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a2dada4ce834d09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81954f541a3a4342"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ed8d3f1401341fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5082854ade054219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81954f541a3a4342" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf48c9c6124134899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ed8d3f1401341fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4ED55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>