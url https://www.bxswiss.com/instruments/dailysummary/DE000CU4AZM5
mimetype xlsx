--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3811c4068e1a4665" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e5b7bf1377411f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f80eb6c4def4041"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R608d979f912749f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4ab78ae0c21412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f80eb6c4def4041" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e2e0463b8364c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R608d979f912749f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4AZM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,245</x:t>
-[...630 lines deleted...]
-          <x:t>7,490</x:t>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>