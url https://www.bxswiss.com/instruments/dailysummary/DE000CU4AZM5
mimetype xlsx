--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e5b7bf1377411f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raefdfa6b501c436e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R608d979f912749f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61311ed9dd6b4abf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e2e0463b8364c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R608d979f912749f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89f9738cbba64c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61311ed9dd6b4abf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4AZM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>7,055</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,705</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>7,105</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,090</x:t>
-[...448 lines deleted...]
-          <x:t>7,155</x:t>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,140</x:t>
-[...53 lines deleted...]
-          <x:t>6,890</x:t>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>