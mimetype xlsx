--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raefdfa6b501c436e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbbff5e71b8b41a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61311ed9dd6b4abf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R366a2946d42b42a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89f9738cbba64c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61311ed9dd6b4abf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6cafc6773854e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R366a2946d42b42a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4AZM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>7,455</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>7,145</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>6,635</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...289 lines deleted...]
-          <x:t>6,985</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>