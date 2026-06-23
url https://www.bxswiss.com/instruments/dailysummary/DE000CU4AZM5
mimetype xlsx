--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbbff5e71b8b41a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3b5fbd9e33e4894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R366a2946d42b42a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce94da428de84385"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6cafc6773854e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R366a2946d42b42a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14e86984e9844baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce94da428de84385" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4AZM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>6,925</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,705</x:t>
-[...38 lines deleted...]
-          <x:t>6,845</x:t>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,805</x:t>
-[...178 lines deleted...]
-          <x:t>7,035</x:t>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,985</x:t>
-[...301 lines deleted...]
-          <x:t>6,610</x:t>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>