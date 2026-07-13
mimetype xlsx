--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3b5fbd9e33e4894" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae105b2d2c784f0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce94da428de84385"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3af114ccb064600"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14e86984e9844baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce94da428de84385" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac308f7fdad74859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3af114ccb064600" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4AZM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,195</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,185</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>7,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,155</x:t>
-[...222 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,145</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>7,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>7,320</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>