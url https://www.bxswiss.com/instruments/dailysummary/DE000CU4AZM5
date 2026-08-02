--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae105b2d2c784f0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ac194b28ae4354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3af114ccb064600"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39ac194530ac40fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac308f7fdad74859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3af114ccb064600" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61a05c1b9ed94185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39ac194530ac40fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4AZM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,115</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,515</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>7,115</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,480</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,595</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>7,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,375</x:t>
-[...21 lines deleted...]
-          <x:t>7,885</x:t>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>7,755</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,605</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>7,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>30.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,085</x:t>
-[...151 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,935</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>7,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>