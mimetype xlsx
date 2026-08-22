--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ac194b28ae4354" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21d859b0b6b44f41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39ac194530ac40fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05f3f5e9aa9843a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61a05c1b9ed94185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39ac194530ac40fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f1c88f948a428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05f3f5e9aa9843a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4AZM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,925</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,185</x:t>
-[...26 lines deleted...]
-          <x:t>8,125</x:t>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,080</x:t>
-[...16 lines deleted...]
-          <x:t>8,155</x:t>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,820</x:t>
-[...512 lines deleted...]
-          <x:t>7,935</x:t>
+          <x:t>8,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>